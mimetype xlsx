--- v1 (2026-08-11)
+++ v2 (2026-10-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BNR Exchange Rates" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="232">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>AED</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
@@ -576,50 +576,179 @@
   </si>
   <si>
     <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-08-03</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>2026-08-06</t>
   </si>
   <si>
     <t>2026-08-07</t>
   </si>
   <si>
     <t>2026-08-10</t>
   </si>
   <si>
     <t>2026-08-11</t>
   </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-18</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>2026-08-20</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2026-08-24</t>
+  </si>
+  <si>
+    <t>2026-08-25</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>2026-08-27</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>2026-09-02</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>2026-09-07</t>
+  </si>
+  <si>
+    <t>2026-09-08</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2026-09-10</t>
+  </si>
+  <si>
+    <t>2026-09-11</t>
+  </si>
+  <si>
+    <t>2026-09-14</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
+  </si>
+  <si>
+    <t>2026-09-16</t>
+  </si>
+  <si>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>2026-09-21</t>
+  </si>
+  <si>
+    <t>2026-09-22</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>2026-09-24</t>
+  </si>
+  <si>
+    <t>2026-09-25</t>
+  </si>
+  <si>
+    <t>2026-09-28</t>
+  </si>
+  <si>
+    <t>2026-09-29</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-02</t>
+  </si>
+  <si>
+    <t>2026-10-05</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>2026-10-07</t>
+  </si>
+  <si>
+    <t>2026-10-08</t>
+  </si>
+  <si>
+    <t>2026-10-09</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -955,51 +1084,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL152"/>
+  <dimension ref="A1:AL195"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -18588,50 +18717,5038 @@
         <v>0.4779</v>
       </c>
       <c r="AE152">
         <v>3.5473</v>
       </c>
       <c r="AF152">
         <v>0.137</v>
       </c>
       <c r="AG152">
         <v>0.0951</v>
       </c>
       <c r="AH152">
         <v>0.1013</v>
       </c>
       <c r="AI152">
         <v>4.5444</v>
       </c>
       <c r="AJ152">
         <v>638.8262</v>
       </c>
       <c r="AK152">
         <v>6.2075</v>
       </c>
       <c r="AL152">
         <v>0.2797</v>
+      </c>
+    </row>
+    <row r="153" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>189</v>
+      </c>
+      <c r="B153">
+        <v>1.2369</v>
+      </c>
+      <c r="C153">
+        <v>3.2088</v>
+      </c>
+      <c r="D153">
+        <v>0.8803</v>
+      </c>
+      <c r="E153">
+        <v>3.2595</v>
+      </c>
+      <c r="F153">
+        <v>5.5896</v>
+      </c>
+      <c r="G153">
+        <v>0.6737</v>
+      </c>
+      <c r="H153">
+        <v>0.2162</v>
+      </c>
+      <c r="I153">
+        <v>0.701</v>
+      </c>
+      <c r="J153">
+        <v>0.0905</v>
+      </c>
+      <c r="K153">
+        <v>5.2405</v>
+      </c>
+      <c r="L153">
+        <v>6.1382</v>
+      </c>
+      <c r="M153">
+        <v>0.5789</v>
+      </c>
+      <c r="N153">
+        <v>1.4387</v>
+      </c>
+      <c r="O153">
+        <v>0.0254</v>
+      </c>
+      <c r="P153">
+        <v>1.518</v>
+      </c>
+      <c r="Q153">
+        <v>0.0477</v>
+      </c>
+      <c r="R153">
+        <v>3.6905</v>
+      </c>
+      <c r="S153">
+        <v>2.8548</v>
+      </c>
+      <c r="T153">
+        <v>0.3209</v>
+      </c>
+      <c r="U153">
+        <v>0.2617</v>
+      </c>
+      <c r="V153">
+        <v>0.2662</v>
+      </c>
+      <c r="W153">
+        <v>1.1119</v>
+      </c>
+      <c r="X153">
+        <v>0.4779</v>
+      </c>
+      <c r="Y153">
+        <v>2.6609</v>
+      </c>
+      <c r="Z153">
+        <v>0.0742</v>
+      </c>
+      <c r="AA153">
+        <v>1.2175</v>
+      </c>
+      <c r="AB153">
+        <v>0.0447</v>
+      </c>
+      <c r="AC153">
+        <v>0.0549</v>
+      </c>
+      <c r="AD153">
+        <v>0.4763</v>
+      </c>
+      <c r="AE153">
+        <v>3.5498</v>
+      </c>
+      <c r="AF153">
+        <v>0.1374</v>
+      </c>
+      <c r="AG153">
+        <v>0.0951</v>
+      </c>
+      <c r="AH153">
+        <v>0.1016</v>
+      </c>
+      <c r="AI153">
+        <v>4.5425</v>
+      </c>
+      <c r="AJ153">
+        <v>644.2112</v>
+      </c>
+      <c r="AK153">
+        <v>6.206</v>
+      </c>
+      <c r="AL153">
+        <v>0.2813</v>
+      </c>
+    </row>
+    <row r="154" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>190</v>
+      </c>
+      <c r="B154">
+        <v>1.2383</v>
+      </c>
+      <c r="C154">
+        <v>3.2082</v>
+      </c>
+      <c r="D154">
+        <v>0.876</v>
+      </c>
+      <c r="E154">
+        <v>3.262</v>
+      </c>
+      <c r="F154">
+        <v>5.5984</v>
+      </c>
+      <c r="G154">
+        <v>0.6744</v>
+      </c>
+      <c r="H154">
+        <v>0.2165</v>
+      </c>
+      <c r="I154">
+        <v>0.7014</v>
+      </c>
+      <c r="J154">
+        <v>0.0904</v>
+      </c>
+      <c r="K154">
+        <v>5.2435</v>
+      </c>
+      <c r="L154">
+        <v>6.1331</v>
+      </c>
+      <c r="M154">
+        <v>0.5795</v>
+      </c>
+      <c r="N154">
+        <v>1.4429</v>
+      </c>
+      <c r="O154">
+        <v>0.0255</v>
+      </c>
+      <c r="P154">
+        <v>1.5227</v>
+      </c>
+      <c r="Q154">
+        <v>0.0476</v>
+      </c>
+      <c r="R154">
+        <v>3.6926</v>
+      </c>
+      <c r="S154">
+        <v>2.8538</v>
+      </c>
+      <c r="T154">
+        <v>0.3197</v>
+      </c>
+      <c r="U154">
+        <v>0.2622</v>
+      </c>
+      <c r="V154">
+        <v>0.2665</v>
+      </c>
+      <c r="W154">
+        <v>1.1127</v>
+      </c>
+      <c r="X154">
+        <v>0.4777</v>
+      </c>
+      <c r="Y154">
+        <v>2.6566</v>
+      </c>
+      <c r="Z154">
+        <v>0.0742</v>
+      </c>
+      <c r="AA154">
+        <v>1.2179</v>
+      </c>
+      <c r="AB154">
+        <v>0.0447</v>
+      </c>
+      <c r="AC154">
+        <v>0.0544</v>
+      </c>
+      <c r="AD154">
+        <v>0.4758</v>
+      </c>
+      <c r="AE154">
+        <v>3.5521</v>
+      </c>
+      <c r="AF154">
+        <v>0.1372</v>
+      </c>
+      <c r="AG154">
+        <v>0.0953</v>
+      </c>
+      <c r="AH154">
+        <v>0.1017</v>
+      </c>
+      <c r="AI154">
+        <v>4.5475</v>
+      </c>
+      <c r="AJ154">
+        <v>640.2963</v>
+      </c>
+      <c r="AK154">
+        <v>6.2103</v>
+      </c>
+      <c r="AL154">
+        <v>0.2816</v>
+      </c>
+    </row>
+    <row r="155" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>191</v>
+      </c>
+      <c r="B155">
+        <v>1.2357</v>
+      </c>
+      <c r="C155">
+        <v>3.2105</v>
+      </c>
+      <c r="D155">
+        <v>0.8762</v>
+      </c>
+      <c r="E155">
+        <v>3.2677</v>
+      </c>
+      <c r="F155">
+        <v>5.5819</v>
+      </c>
+      <c r="G155">
+        <v>0.6732</v>
+      </c>
+      <c r="H155">
+        <v>0.2166</v>
+      </c>
+      <c r="I155">
+        <v>0.7014</v>
+      </c>
+      <c r="J155">
+        <v>0.0903</v>
+      </c>
+      <c r="K155">
+        <v>5.2436</v>
+      </c>
+      <c r="L155">
+        <v>6.1375</v>
+      </c>
+      <c r="M155">
+        <v>0.5784</v>
+      </c>
+      <c r="N155">
+        <v>1.4442</v>
+      </c>
+      <c r="O155">
+        <v>0.0255</v>
+      </c>
+      <c r="P155">
+        <v>1.5371</v>
+      </c>
+      <c r="Q155">
+        <v>0.0476</v>
+      </c>
+      <c r="R155">
+        <v>3.6875</v>
+      </c>
+      <c r="S155">
+        <v>2.8522</v>
+      </c>
+      <c r="T155">
+        <v>0.3214</v>
+      </c>
+      <c r="U155">
+        <v>0.2624</v>
+      </c>
+      <c r="V155">
+        <v>0.2668</v>
+      </c>
+      <c r="W155">
+        <v>1.1108</v>
+      </c>
+      <c r="X155">
+        <v>0.4797</v>
+      </c>
+      <c r="Y155">
+        <v>2.6684</v>
+      </c>
+      <c r="Z155">
+        <v>0.0739</v>
+      </c>
+      <c r="AA155">
+        <v>1.2169</v>
+      </c>
+      <c r="AB155">
+        <v>0.0447</v>
+      </c>
+      <c r="AC155">
+        <v>0.0541</v>
+      </c>
+      <c r="AD155">
+        <v>0.4761</v>
+      </c>
+      <c r="AE155">
+        <v>3.5484</v>
+      </c>
+      <c r="AF155">
+        <v>0.1369</v>
+      </c>
+      <c r="AG155">
+        <v>0.0947</v>
+      </c>
+      <c r="AH155">
+        <v>0.1014</v>
+      </c>
+      <c r="AI155">
+        <v>4.5389</v>
+      </c>
+      <c r="AJ155">
+        <v>635.3942</v>
+      </c>
+      <c r="AK155">
+        <v>6.2043</v>
+      </c>
+      <c r="AL155">
+        <v>0.2807</v>
+      </c>
+    </row>
+    <row r="156" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>192</v>
+      </c>
+      <c r="B156">
+        <v>1.2306</v>
+      </c>
+      <c r="C156">
+        <v>3.2207</v>
+      </c>
+      <c r="D156">
+        <v>0.8664</v>
+      </c>
+      <c r="E156">
+        <v>3.2621</v>
+      </c>
+      <c r="F156">
+        <v>5.583</v>
+      </c>
+      <c r="G156">
+        <v>0.6707</v>
+      </c>
+      <c r="H156">
+        <v>0.2166</v>
+      </c>
+      <c r="I156">
+        <v>0.7012</v>
+      </c>
+      <c r="J156">
+        <v>0.09</v>
+      </c>
+      <c r="K156">
+        <v>5.2419</v>
+      </c>
+      <c r="L156">
+        <v>6.1284</v>
+      </c>
+      <c r="M156">
+        <v>0.5761</v>
+      </c>
+      <c r="N156">
+        <v>1.4477</v>
+      </c>
+      <c r="O156">
+        <v>0.0255</v>
+      </c>
+      <c r="P156">
+        <v>1.5329</v>
+      </c>
+      <c r="Q156">
+        <v>0.0473</v>
+      </c>
+      <c r="R156">
+        <v>3.6863</v>
+      </c>
+      <c r="S156">
+        <v>2.8398</v>
+      </c>
+      <c r="T156">
+        <v>0.3199</v>
+      </c>
+      <c r="U156">
+        <v>0.2625</v>
+      </c>
+      <c r="V156">
+        <v>0.2658</v>
+      </c>
+      <c r="W156">
+        <v>1.113</v>
+      </c>
+      <c r="X156">
+        <v>0.4805</v>
+      </c>
+      <c r="Y156">
+        <v>2.6771</v>
+      </c>
+      <c r="Z156">
+        <v>0.0735</v>
+      </c>
+      <c r="AA156">
+        <v>1.2171</v>
+      </c>
+      <c r="AB156">
+        <v>0.0447</v>
+      </c>
+      <c r="AC156">
+        <v>0.0531</v>
+      </c>
+      <c r="AD156">
+        <v>0.4765</v>
+      </c>
+      <c r="AE156">
+        <v>3.5417</v>
+      </c>
+      <c r="AF156">
+        <v>0.1369</v>
+      </c>
+      <c r="AG156">
+        <v>0.0943</v>
+      </c>
+      <c r="AH156">
+        <v>0.101</v>
+      </c>
+      <c r="AI156">
+        <v>4.5195</v>
+      </c>
+      <c r="AJ156">
+        <v>638.5782</v>
+      </c>
+      <c r="AK156">
+        <v>6.1872</v>
+      </c>
+      <c r="AL156">
+        <v>0.2796</v>
+      </c>
+    </row>
+    <row r="157" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>193</v>
+      </c>
+      <c r="B157">
+        <v>1.2334</v>
+      </c>
+      <c r="C157">
+        <v>3.2193</v>
+      </c>
+      <c r="D157">
+        <v>0.8709</v>
+      </c>
+      <c r="E157">
+        <v>3.2666</v>
+      </c>
+      <c r="F157">
+        <v>5.5801</v>
+      </c>
+      <c r="G157">
+        <v>0.6718</v>
+      </c>
+      <c r="H157">
+        <v>0.2168</v>
+      </c>
+      <c r="I157">
+        <v>0.7015</v>
+      </c>
+      <c r="J157">
+        <v>0.0897</v>
+      </c>
+      <c r="K157">
+        <v>5.2442</v>
+      </c>
+      <c r="L157">
+        <v>6.1296</v>
+      </c>
+      <c r="M157">
+        <v>0.5775</v>
+      </c>
+      <c r="N157">
+        <v>1.4388</v>
+      </c>
+      <c r="O157">
+        <v>0.0254</v>
+      </c>
+      <c r="P157">
+        <v>1.5143</v>
+      </c>
+      <c r="Q157">
+        <v>0.0473</v>
+      </c>
+      <c r="R157">
+        <v>3.6879</v>
+      </c>
+      <c r="S157">
+        <v>2.8378</v>
+      </c>
+      <c r="T157">
+        <v>0.3214</v>
+      </c>
+      <c r="U157">
+        <v>0.2626</v>
+      </c>
+      <c r="V157">
+        <v>0.2656</v>
+      </c>
+      <c r="W157">
+        <v>1.116</v>
+      </c>
+      <c r="X157">
+        <v>0.4804</v>
+      </c>
+      <c r="Y157">
+        <v>2.6637</v>
+      </c>
+      <c r="Z157">
+        <v>0.0733</v>
+      </c>
+      <c r="AA157">
+        <v>1.2134</v>
+      </c>
+      <c r="AB157">
+        <v>0.0447</v>
+      </c>
+      <c r="AC157">
+        <v>0.0534</v>
+      </c>
+      <c r="AD157">
+        <v>0.4757</v>
+      </c>
+      <c r="AE157">
+        <v>3.5453</v>
+      </c>
+      <c r="AF157">
+        <v>0.1369</v>
+      </c>
+      <c r="AG157">
+        <v>0.0945</v>
+      </c>
+      <c r="AH157">
+        <v>0.1011</v>
+      </c>
+      <c r="AI157">
+        <v>4.5298</v>
+      </c>
+      <c r="AJ157">
+        <v>639.849</v>
+      </c>
+      <c r="AK157">
+        <v>6.1951</v>
+      </c>
+      <c r="AL157">
+        <v>0.2791</v>
+      </c>
+    </row>
+    <row r="158" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>194</v>
+      </c>
+      <c r="B158">
+        <v>1.2303</v>
+      </c>
+      <c r="C158">
+        <v>3.1994</v>
+      </c>
+      <c r="D158">
+        <v>0.8664</v>
+      </c>
+      <c r="E158">
+        <v>3.2581</v>
+      </c>
+      <c r="F158">
+        <v>5.5773</v>
+      </c>
+      <c r="G158">
+        <v>0.6707</v>
+      </c>
+      <c r="H158">
+        <v>0.2169</v>
+      </c>
+      <c r="I158">
+        <v>0.7016</v>
+      </c>
+      <c r="J158">
+        <v>0.0892</v>
+      </c>
+      <c r="K158">
+        <v>5.2452</v>
+      </c>
+      <c r="L158">
+        <v>6.1269</v>
+      </c>
+      <c r="M158">
+        <v>0.5763</v>
+      </c>
+      <c r="N158">
+        <v>1.4375</v>
+      </c>
+      <c r="O158">
+        <v>0.0254</v>
+      </c>
+      <c r="P158">
+        <v>1.5145</v>
+      </c>
+      <c r="Q158">
+        <v>0.0472</v>
+      </c>
+      <c r="R158">
+        <v>3.6886</v>
+      </c>
+      <c r="S158">
+        <v>2.8404</v>
+      </c>
+      <c r="T158">
+        <v>0.3252</v>
+      </c>
+      <c r="U158">
+        <v>0.2631</v>
+      </c>
+      <c r="V158">
+        <v>0.2653</v>
+      </c>
+      <c r="W158">
+        <v>1.1133</v>
+      </c>
+      <c r="X158">
+        <v>0.4811</v>
+      </c>
+      <c r="Y158">
+        <v>2.6577</v>
+      </c>
+      <c r="Z158">
+        <v>0.0731</v>
+      </c>
+      <c r="AA158">
+        <v>1.2117</v>
+      </c>
+      <c r="AB158">
+        <v>0.0447</v>
+      </c>
+      <c r="AC158">
+        <v>0.053</v>
+      </c>
+      <c r="AD158">
+        <v>0.4753</v>
+      </c>
+      <c r="AE158">
+        <v>3.5407</v>
+      </c>
+      <c r="AF158">
+        <v>0.1367</v>
+      </c>
+      <c r="AG158">
+        <v>0.0942</v>
+      </c>
+      <c r="AH158">
+        <v>0.1011</v>
+      </c>
+      <c r="AI158">
+        <v>4.519</v>
+      </c>
+      <c r="AJ158">
+        <v>633.3435</v>
+      </c>
+      <c r="AK158">
+        <v>6.188</v>
+      </c>
+      <c r="AL158">
+        <v>0.2783</v>
+      </c>
+    </row>
+    <row r="159" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>195</v>
+      </c>
+      <c r="B159">
+        <v>1.222</v>
+      </c>
+      <c r="C159">
+        <v>3.1993</v>
+      </c>
+      <c r="D159">
+        <v>0.8665</v>
+      </c>
+      <c r="E159">
+        <v>3.2606</v>
+      </c>
+      <c r="F159">
+        <v>5.6398</v>
+      </c>
+      <c r="G159">
+        <v>0.6677</v>
+      </c>
+      <c r="H159">
+        <v>0.2175</v>
+      </c>
+      <c r="I159">
+        <v>0.7027</v>
+      </c>
+      <c r="J159">
+        <v>0.0883</v>
+      </c>
+      <c r="K159">
+        <v>5.2535</v>
+      </c>
+      <c r="L159">
+        <v>6.1247</v>
+      </c>
+      <c r="M159">
+        <v>0.5722</v>
+      </c>
+      <c r="N159">
+        <v>1.4429</v>
+      </c>
+      <c r="O159">
+        <v>0.0253</v>
+      </c>
+      <c r="P159">
+        <v>1.5053</v>
+      </c>
+      <c r="Q159">
+        <v>0.0469</v>
+      </c>
+      <c r="R159">
+        <v>3.6944</v>
+      </c>
+      <c r="S159">
+        <v>2.8348</v>
+      </c>
+      <c r="T159">
+        <v>0.322</v>
+      </c>
+      <c r="U159">
+        <v>0.2634</v>
+      </c>
+      <c r="V159">
+        <v>0.2646</v>
+      </c>
+      <c r="W159">
+        <v>1.1099</v>
+      </c>
+      <c r="X159">
+        <v>0.482</v>
+      </c>
+      <c r="Y159">
+        <v>2.6744</v>
+      </c>
+      <c r="Z159">
+        <v>0.0728</v>
+      </c>
+      <c r="AA159">
+        <v>1.2172</v>
+      </c>
+      <c r="AB159">
+        <v>0.0448</v>
+      </c>
+      <c r="AC159">
+        <v>0.0539</v>
+      </c>
+      <c r="AD159">
+        <v>0.4749</v>
+      </c>
+      <c r="AE159">
+        <v>3.5324</v>
+      </c>
+      <c r="AF159">
+        <v>0.1367</v>
+      </c>
+      <c r="AG159">
+        <v>0.0935</v>
+      </c>
+      <c r="AH159">
+        <v>0.1006</v>
+      </c>
+      <c r="AI159">
+        <v>4.4884</v>
+      </c>
+      <c r="AJ159">
+        <v>647.2002</v>
+      </c>
+      <c r="AK159">
+        <v>6.1693</v>
+      </c>
+      <c r="AL159">
+        <v>0.2784</v>
+      </c>
+    </row>
+    <row r="160" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>196</v>
+      </c>
+      <c r="B160">
+        <v>1.2232</v>
+      </c>
+      <c r="C160">
+        <v>3.2176</v>
+      </c>
+      <c r="D160">
+        <v>0.8647</v>
+      </c>
+      <c r="E160">
+        <v>3.2679</v>
+      </c>
+      <c r="F160">
+        <v>5.623</v>
+      </c>
+      <c r="G160">
+        <v>0.6685</v>
+      </c>
+      <c r="H160">
+        <v>0.218</v>
+      </c>
+      <c r="I160">
+        <v>0.7034</v>
+      </c>
+      <c r="J160">
+        <v>0.0883</v>
+      </c>
+      <c r="K160">
+        <v>5.2581</v>
+      </c>
+      <c r="L160">
+        <v>6.1369</v>
+      </c>
+      <c r="M160">
+        <v>0.5729</v>
+      </c>
+      <c r="N160">
+        <v>1.4467</v>
+      </c>
+      <c r="O160">
+        <v>0.0254</v>
+      </c>
+      <c r="P160">
+        <v>1.5036</v>
+      </c>
+      <c r="Q160">
+        <v>0.0469</v>
+      </c>
+      <c r="R160">
+        <v>3.7081</v>
+      </c>
+      <c r="S160">
+        <v>2.8334</v>
+      </c>
+      <c r="T160">
+        <v>0.3245</v>
+      </c>
+      <c r="U160">
+        <v>0.2631</v>
+      </c>
+      <c r="V160">
+        <v>0.2659</v>
+      </c>
+      <c r="W160">
+        <v>1.1123</v>
+      </c>
+      <c r="X160">
+        <v>0.4834</v>
+      </c>
+      <c r="Y160">
+        <v>2.6861</v>
+      </c>
+      <c r="Z160">
+        <v>0.0728</v>
+      </c>
+      <c r="AA160">
+        <v>1.2197</v>
+      </c>
+      <c r="AB160">
+        <v>0.0448</v>
+      </c>
+      <c r="AC160">
+        <v>0.0542</v>
+      </c>
+      <c r="AD160">
+        <v>0.4748</v>
+      </c>
+      <c r="AE160">
+        <v>3.5409</v>
+      </c>
+      <c r="AF160">
+        <v>0.1375</v>
+      </c>
+      <c r="AG160">
+        <v>0.0934</v>
+      </c>
+      <c r="AH160">
+        <v>0.1006</v>
+      </c>
+      <c r="AI160">
+        <v>4.4926</v>
+      </c>
+      <c r="AJ160">
+        <v>661.712</v>
+      </c>
+      <c r="AK160">
+        <v>6.175</v>
+      </c>
+      <c r="AL160">
+        <v>0.2803</v>
+      </c>
+    </row>
+    <row r="161" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>197</v>
+      </c>
+      <c r="B161">
+        <v>1.2262</v>
+      </c>
+      <c r="C161">
+        <v>3.2261</v>
+      </c>
+      <c r="D161">
+        <v>0.8766</v>
+      </c>
+      <c r="E161">
+        <v>3.2557</v>
+      </c>
+      <c r="F161">
+        <v>5.6131</v>
+      </c>
+      <c r="G161">
+        <v>0.67</v>
+      </c>
+      <c r="H161">
+        <v>0.2179</v>
+      </c>
+      <c r="I161">
+        <v>0.7028</v>
+      </c>
+      <c r="J161">
+        <v>0.0886</v>
+      </c>
+      <c r="K161">
+        <v>5.2536</v>
+      </c>
+      <c r="L161">
+        <v>6.1399</v>
+      </c>
+      <c r="M161">
+        <v>0.5747</v>
+      </c>
+      <c r="N161">
+        <v>1.4507</v>
+      </c>
+      <c r="O161">
+        <v>0.0254</v>
+      </c>
+      <c r="P161">
+        <v>1.5052</v>
+      </c>
+      <c r="Q161">
+        <v>0.047</v>
+      </c>
+      <c r="R161">
+        <v>3.7154</v>
+      </c>
+      <c r="S161">
+        <v>2.829</v>
+      </c>
+      <c r="T161">
+        <v>0.3259</v>
+      </c>
+      <c r="U161">
+        <v>0.262</v>
+      </c>
+      <c r="V161">
+        <v>0.2661</v>
+      </c>
+      <c r="W161">
+        <v>1.1141</v>
+      </c>
+      <c r="X161">
+        <v>0.4833</v>
+      </c>
+      <c r="Y161">
+        <v>2.6883</v>
+      </c>
+      <c r="Z161">
+        <v>0.073</v>
+      </c>
+      <c r="AA161">
+        <v>1.2186</v>
+      </c>
+      <c r="AB161">
+        <v>0.0448</v>
+      </c>
+      <c r="AC161">
+        <v>0.054</v>
+      </c>
+      <c r="AD161">
+        <v>0.4748</v>
+      </c>
+      <c r="AE161">
+        <v>3.5453</v>
+      </c>
+      <c r="AF161">
+        <v>0.1378</v>
+      </c>
+      <c r="AG161">
+        <v>0.0936</v>
+      </c>
+      <c r="AH161">
+        <v>0.1007</v>
+      </c>
+      <c r="AI161">
+        <v>4.5037</v>
+      </c>
+      <c r="AJ161">
+        <v>672.2462</v>
+      </c>
+      <c r="AK161">
+        <v>6.1811</v>
+      </c>
+      <c r="AL161">
+        <v>0.2812</v>
+      </c>
+    </row>
+    <row r="162" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>198</v>
+      </c>
+      <c r="B162">
+        <v>1.2257</v>
+      </c>
+      <c r="C162">
+        <v>3.2211</v>
+      </c>
+      <c r="D162">
+        <v>0.8724</v>
+      </c>
+      <c r="E162">
+        <v>3.2491</v>
+      </c>
+      <c r="F162">
+        <v>5.6099</v>
+      </c>
+      <c r="G162">
+        <v>0.6699</v>
+      </c>
+      <c r="H162">
+        <v>0.2181</v>
+      </c>
+      <c r="I162">
+        <v>0.7027</v>
+      </c>
+      <c r="J162">
+        <v>0.0888</v>
+      </c>
+      <c r="K162">
+        <v>5.2534</v>
+      </c>
+      <c r="L162">
+        <v>6.1425</v>
+      </c>
+      <c r="M162">
+        <v>0.5743</v>
+      </c>
+      <c r="N162">
+        <v>1.4525</v>
+      </c>
+      <c r="O162">
+        <v>0.0254</v>
+      </c>
+      <c r="P162">
+        <v>1.5055</v>
+      </c>
+      <c r="Q162">
+        <v>0.0472</v>
+      </c>
+      <c r="R162">
+        <v>3.7258</v>
+      </c>
+      <c r="S162">
+        <v>2.8259</v>
+      </c>
+      <c r="T162">
+        <v>0.3253</v>
+      </c>
+      <c r="U162">
+        <v>0.2611</v>
+      </c>
+      <c r="V162">
+        <v>0.2657</v>
+      </c>
+      <c r="W162">
+        <v>1.1123</v>
+      </c>
+      <c r="X162">
+        <v>0.4822</v>
+      </c>
+      <c r="Y162">
+        <v>2.6839</v>
+      </c>
+      <c r="Z162">
+        <v>0.073</v>
+      </c>
+      <c r="AA162">
+        <v>1.2204</v>
+      </c>
+      <c r="AB162">
+        <v>0.0448</v>
+      </c>
+      <c r="AC162">
+        <v>0.0533</v>
+      </c>
+      <c r="AD162">
+        <v>0.4743</v>
+      </c>
+      <c r="AE162">
+        <v>3.5443</v>
+      </c>
+      <c r="AF162">
+        <v>0.1376</v>
+      </c>
+      <c r="AG162">
+        <v>0.0935</v>
+      </c>
+      <c r="AH162">
+        <v>0.1007</v>
+      </c>
+      <c r="AI162">
+        <v>4.5014</v>
+      </c>
+      <c r="AJ162">
+        <v>671.7469</v>
+      </c>
+      <c r="AK162">
+        <v>6.1793</v>
+      </c>
+      <c r="AL162">
+        <v>0.2819</v>
+      </c>
+    </row>
+    <row r="163" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>199</v>
+      </c>
+      <c r="B163">
+        <v>1.2274</v>
+      </c>
+      <c r="C163">
+        <v>3.2367</v>
+      </c>
+      <c r="D163">
+        <v>0.8754</v>
+      </c>
+      <c r="E163">
+        <v>3.2506</v>
+      </c>
+      <c r="F163">
+        <v>5.6086</v>
+      </c>
+      <c r="G163">
+        <v>0.6707</v>
+      </c>
+      <c r="H163">
+        <v>0.2184</v>
+      </c>
+      <c r="I163">
+        <v>0.7035</v>
+      </c>
+      <c r="J163">
+        <v>0.0898</v>
+      </c>
+      <c r="K163">
+        <v>5.2589</v>
+      </c>
+      <c r="L163">
+        <v>6.1429</v>
+      </c>
+      <c r="M163">
+        <v>0.575</v>
+      </c>
+      <c r="N163">
+        <v>1.4592</v>
+      </c>
+      <c r="O163">
+        <v>0.0254</v>
+      </c>
+      <c r="P163">
+        <v>1.5207</v>
+      </c>
+      <c r="Q163">
+        <v>0.0472</v>
+      </c>
+      <c r="R163">
+        <v>3.7244</v>
+      </c>
+      <c r="S163">
+        <v>2.8352</v>
+      </c>
+      <c r="T163">
+        <v>0.3255</v>
+      </c>
+      <c r="U163">
+        <v>0.2611</v>
+      </c>
+      <c r="V163">
+        <v>0.2663</v>
+      </c>
+      <c r="W163">
+        <v>1.1195</v>
+      </c>
+      <c r="X163">
+        <v>0.4827</v>
+      </c>
+      <c r="Y163">
+        <v>2.6843</v>
+      </c>
+      <c r="Z163">
+        <v>0.0731</v>
+      </c>
+      <c r="AA163">
+        <v>1.2234</v>
+      </c>
+      <c r="AB163">
+        <v>0.0448</v>
+      </c>
+      <c r="AC163">
+        <v>0.0535</v>
+      </c>
+      <c r="AD163">
+        <v>0.475</v>
+      </c>
+      <c r="AE163">
+        <v>3.5495</v>
+      </c>
+      <c r="AF163">
+        <v>0.1376</v>
+      </c>
+      <c r="AG163">
+        <v>0.0937</v>
+      </c>
+      <c r="AH163">
+        <v>0.1012</v>
+      </c>
+      <c r="AI163">
+        <v>4.5077</v>
+      </c>
+      <c r="AJ163">
+        <v>670.0256</v>
+      </c>
+      <c r="AK163">
+        <v>6.1873</v>
+      </c>
+      <c r="AL163">
+        <v>0.2828</v>
+      </c>
+    </row>
+    <row r="164" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>200</v>
+      </c>
+      <c r="B164">
+        <v>1.2296</v>
+      </c>
+      <c r="C164">
+        <v>3.241</v>
+      </c>
+      <c r="D164">
+        <v>0.8767</v>
+      </c>
+      <c r="E164">
+        <v>3.2534</v>
+      </c>
+      <c r="F164">
+        <v>5.6046</v>
+      </c>
+      <c r="G164">
+        <v>0.672</v>
+      </c>
+      <c r="H164">
+        <v>0.2177</v>
+      </c>
+      <c r="I164">
+        <v>0.7036</v>
+      </c>
+      <c r="J164">
+        <v>0.0899</v>
+      </c>
+      <c r="K164">
+        <v>5.2588</v>
+      </c>
+      <c r="L164">
+        <v>6.1316</v>
+      </c>
+      <c r="M164">
+        <v>0.5761</v>
+      </c>
+      <c r="N164">
+        <v>1.4422</v>
+      </c>
+      <c r="O164">
+        <v>0.0254</v>
+      </c>
+      <c r="P164">
+        <v>1.5161</v>
+      </c>
+      <c r="Q164">
+        <v>0.0473</v>
+      </c>
+      <c r="R164">
+        <v>3.7456</v>
+      </c>
+      <c r="S164">
+        <v>2.8321</v>
+      </c>
+      <c r="T164">
+        <v>0.3267</v>
+      </c>
+      <c r="U164">
+        <v>0.2611</v>
+      </c>
+      <c r="V164">
+        <v>0.2658</v>
+      </c>
+      <c r="W164">
+        <v>1.1198</v>
+      </c>
+      <c r="X164">
+        <v>0.4826</v>
+      </c>
+      <c r="Y164">
+        <v>2.6823</v>
+      </c>
+      <c r="Z164">
+        <v>0.073</v>
+      </c>
+      <c r="AA164">
+        <v>1.2142</v>
+      </c>
+      <c r="AB164">
+        <v>0.0448</v>
+      </c>
+      <c r="AC164">
+        <v>0.0528</v>
+      </c>
+      <c r="AD164">
+        <v>0.4737</v>
+      </c>
+      <c r="AE164">
+        <v>3.551</v>
+      </c>
+      <c r="AF164">
+        <v>0.1373</v>
+      </c>
+      <c r="AG164">
+        <v>0.0936</v>
+      </c>
+      <c r="AH164">
+        <v>0.1014</v>
+      </c>
+      <c r="AI164">
+        <v>4.5161</v>
+      </c>
+      <c r="AJ164">
+        <v>665.4259</v>
+      </c>
+      <c r="AK164">
+        <v>6.1922</v>
+      </c>
+      <c r="AL164">
+        <v>0.282</v>
+      </c>
+    </row>
+    <row r="165" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>201</v>
+      </c>
+      <c r="B165">
+        <v>1.2299</v>
+      </c>
+      <c r="C165">
+        <v>3.2507</v>
+      </c>
+      <c r="D165">
+        <v>0.8749</v>
+      </c>
+      <c r="E165">
+        <v>3.2596</v>
+      </c>
+      <c r="F165">
+        <v>5.6194</v>
+      </c>
+      <c r="G165">
+        <v>0.6721</v>
+      </c>
+      <c r="H165">
+        <v>0.2178</v>
+      </c>
+      <c r="I165">
+        <v>0.7035</v>
+      </c>
+      <c r="J165">
+        <v>0.0899</v>
+      </c>
+      <c r="K165">
+        <v>5.2584</v>
+      </c>
+      <c r="L165">
+        <v>6.1347</v>
+      </c>
+      <c r="M165">
+        <v>0.5762</v>
+      </c>
+      <c r="N165">
+        <v>1.443</v>
+      </c>
+      <c r="O165">
+        <v>0.0255</v>
+      </c>
+      <c r="P165">
+        <v>1.5196</v>
+      </c>
+      <c r="Q165">
+        <v>0.0473</v>
+      </c>
+      <c r="R165">
+        <v>3.74</v>
+      </c>
+      <c r="S165">
+        <v>2.8292</v>
+      </c>
+      <c r="T165">
+        <v>0.3293</v>
+      </c>
+      <c r="U165">
+        <v>0.2609</v>
+      </c>
+      <c r="V165">
+        <v>0.2663</v>
+      </c>
+      <c r="W165">
+        <v>1.123</v>
+      </c>
+      <c r="X165">
+        <v>0.4845</v>
+      </c>
+      <c r="Y165">
+        <v>2.6871</v>
+      </c>
+      <c r="Z165">
+        <v>0.0726</v>
+      </c>
+      <c r="AA165">
+        <v>1.2135</v>
+      </c>
+      <c r="AB165">
+        <v>0.0448</v>
+      </c>
+      <c r="AC165">
+        <v>0.0528</v>
+      </c>
+      <c r="AD165">
+        <v>0.4742</v>
+      </c>
+      <c r="AE165">
+        <v>3.5548</v>
+      </c>
+      <c r="AF165">
+        <v>0.1371</v>
+      </c>
+      <c r="AG165">
+        <v>0.0936</v>
+      </c>
+      <c r="AH165">
+        <v>0.1013</v>
+      </c>
+      <c r="AI165">
+        <v>4.5171</v>
+      </c>
+      <c r="AJ165">
+        <v>669.0168</v>
+      </c>
+      <c r="AK165">
+        <v>6.1926</v>
+      </c>
+      <c r="AL165">
+        <v>0.2826</v>
+      </c>
+    </row>
+    <row r="166" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>202</v>
+      </c>
+      <c r="B166">
+        <v>1.2344</v>
+      </c>
+      <c r="C166">
+        <v>3.2463</v>
+      </c>
+      <c r="D166">
+        <v>0.8745</v>
+      </c>
+      <c r="E166">
+        <v>3.2637</v>
+      </c>
+      <c r="F166">
+        <v>5.6071</v>
+      </c>
+      <c r="G166">
+        <v>0.6746</v>
+      </c>
+      <c r="H166">
+        <v>0.218</v>
+      </c>
+      <c r="I166">
+        <v>0.7035</v>
+      </c>
+      <c r="J166">
+        <v>0.0891</v>
+      </c>
+      <c r="K166">
+        <v>5.2586</v>
+      </c>
+      <c r="L166">
+        <v>6.1396</v>
+      </c>
+      <c r="M166">
+        <v>0.5784</v>
+      </c>
+      <c r="N166">
+        <v>1.4435</v>
+      </c>
+      <c r="O166">
+        <v>0.0256</v>
+      </c>
+      <c r="P166">
+        <v>1.5157</v>
+      </c>
+      <c r="Q166">
+        <v>0.0476</v>
+      </c>
+      <c r="R166">
+        <v>3.7242</v>
+      </c>
+      <c r="S166">
+        <v>2.8381</v>
+      </c>
+      <c r="T166">
+        <v>0.3313</v>
+      </c>
+      <c r="U166">
+        <v>0.2609</v>
+      </c>
+      <c r="V166">
+        <v>0.2664</v>
+      </c>
+      <c r="W166">
+        <v>1.1261</v>
+      </c>
+      <c r="X166">
+        <v>0.4847</v>
+      </c>
+      <c r="Y166">
+        <v>2.6817</v>
+      </c>
+      <c r="Z166">
+        <v>0.0727</v>
+      </c>
+      <c r="AA166">
+        <v>1.2151</v>
+      </c>
+      <c r="AB166">
+        <v>0.0448</v>
+      </c>
+      <c r="AC166">
+        <v>0.0524</v>
+      </c>
+      <c r="AD166">
+        <v>0.473</v>
+      </c>
+      <c r="AE166">
+        <v>3.5618</v>
+      </c>
+      <c r="AF166">
+        <v>0.1367</v>
+      </c>
+      <c r="AG166">
+        <v>0.0939</v>
+      </c>
+      <c r="AH166">
+        <v>0.1018</v>
+      </c>
+      <c r="AI166">
+        <v>4.5335</v>
+      </c>
+      <c r="AJ166">
+        <v>647.6687</v>
+      </c>
+      <c r="AK166">
+        <v>6.2065</v>
+      </c>
+      <c r="AL166">
+        <v>0.2809</v>
+      </c>
+    </row>
+    <row r="167" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>203</v>
+      </c>
+      <c r="B167">
+        <v>1.2343</v>
+      </c>
+      <c r="C167">
+        <v>3.2394</v>
+      </c>
+      <c r="D167">
+        <v>0.8741</v>
+      </c>
+      <c r="E167">
+        <v>3.2691</v>
+      </c>
+      <c r="F167">
+        <v>5.5996</v>
+      </c>
+      <c r="G167">
+        <v>0.6743</v>
+      </c>
+      <c r="H167">
+        <v>0.2176</v>
+      </c>
+      <c r="I167">
+        <v>0.7034</v>
+      </c>
+      <c r="J167">
+        <v>0.0889</v>
+      </c>
+      <c r="K167">
+        <v>5.2575</v>
+      </c>
+      <c r="L167">
+        <v>6.1398</v>
+      </c>
+      <c r="M167">
+        <v>0.5781</v>
+      </c>
+      <c r="N167">
+        <v>1.4332</v>
+      </c>
+      <c r="O167">
+        <v>0.0256</v>
+      </c>
+      <c r="P167">
+        <v>1.5045</v>
+      </c>
+      <c r="Q167">
+        <v>0.0477</v>
+      </c>
+      <c r="R167">
+        <v>3.7393</v>
+      </c>
+      <c r="S167">
+        <v>2.8332</v>
+      </c>
+      <c r="T167">
+        <v>0.3302</v>
+      </c>
+      <c r="U167">
+        <v>0.2613</v>
+      </c>
+      <c r="V167">
+        <v>0.2666</v>
+      </c>
+      <c r="W167">
+        <v>1.1223</v>
+      </c>
+      <c r="X167">
+        <v>0.4859</v>
+      </c>
+      <c r="Y167">
+        <v>2.6733</v>
+      </c>
+      <c r="Z167">
+        <v>0.0726</v>
+      </c>
+      <c r="AA167">
+        <v>1.2132</v>
+      </c>
+      <c r="AB167">
+        <v>0.0448</v>
+      </c>
+      <c r="AC167">
+        <v>0.0523</v>
+      </c>
+      <c r="AD167">
+        <v>0.4729</v>
+      </c>
+      <c r="AE167">
+        <v>3.5609</v>
+      </c>
+      <c r="AF167">
+        <v>0.1363</v>
+      </c>
+      <c r="AG167">
+        <v>0.0938</v>
+      </c>
+      <c r="AH167">
+        <v>0.1019</v>
+      </c>
+      <c r="AI167">
+        <v>4.5331</v>
+      </c>
+      <c r="AJ167">
+        <v>636.9839</v>
+      </c>
+      <c r="AK167">
+        <v>6.2049</v>
+      </c>
+      <c r="AL167">
+        <v>0.2805</v>
+      </c>
+    </row>
+    <row r="168" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>204</v>
+      </c>
+      <c r="B168">
+        <v>1.2365</v>
+      </c>
+      <c r="C168">
+        <v>3.2356</v>
+      </c>
+      <c r="D168">
+        <v>0.8807</v>
+      </c>
+      <c r="E168">
+        <v>3.2581</v>
+      </c>
+      <c r="F168">
+        <v>5.5726</v>
+      </c>
+      <c r="G168">
+        <v>0.6756</v>
+      </c>
+      <c r="H168">
+        <v>0.2171</v>
+      </c>
+      <c r="I168">
+        <v>0.7031</v>
+      </c>
+      <c r="J168">
+        <v>0.0887</v>
+      </c>
+      <c r="K168">
+        <v>5.2555</v>
+      </c>
+      <c r="L168">
+        <v>6.1267</v>
+      </c>
+      <c r="M168">
+        <v>0.579</v>
+      </c>
+      <c r="N168">
+        <v>1.4232</v>
+      </c>
+      <c r="O168">
+        <v>0.0256</v>
+      </c>
+      <c r="P168">
+        <v>1.4937</v>
+      </c>
+      <c r="Q168">
+        <v>0.0478</v>
+      </c>
+      <c r="R168">
+        <v>3.7379</v>
+      </c>
+      <c r="S168">
+        <v>2.8407</v>
+      </c>
+      <c r="T168">
+        <v>0.3325</v>
+      </c>
+      <c r="U168">
+        <v>0.2619</v>
+      </c>
+      <c r="V168">
+        <v>0.2668</v>
+      </c>
+      <c r="W168">
+        <v>1.1225</v>
+      </c>
+      <c r="X168">
+        <v>0.4859</v>
+      </c>
+      <c r="Y168">
+        <v>2.638</v>
+      </c>
+      <c r="Z168">
+        <v>0.0725</v>
+      </c>
+      <c r="AA168">
+        <v>1.2132</v>
+      </c>
+      <c r="AB168">
+        <v>0.0448</v>
+      </c>
+      <c r="AC168">
+        <v>0.0523</v>
+      </c>
+      <c r="AD168">
+        <v>0.4701</v>
+      </c>
+      <c r="AE168">
+        <v>3.5651</v>
+      </c>
+      <c r="AF168">
+        <v>0.1363</v>
+      </c>
+      <c r="AG168">
+        <v>0.094</v>
+      </c>
+      <c r="AH168">
+        <v>0.1017</v>
+      </c>
+      <c r="AI168">
+        <v>4.5412</v>
+      </c>
+      <c r="AJ168">
+        <v>629.1034</v>
+      </c>
+      <c r="AK168">
+        <v>6.2101</v>
+      </c>
+      <c r="AL168">
+        <v>0.281</v>
+      </c>
+    </row>
+    <row r="169" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>205</v>
+      </c>
+      <c r="B169">
+        <v>1.2325</v>
+      </c>
+      <c r="C169">
+        <v>3.2521</v>
+      </c>
+      <c r="D169">
+        <v>0.8895</v>
+      </c>
+      <c r="E169">
+        <v>3.278</v>
+      </c>
+      <c r="F169">
+        <v>5.5922</v>
+      </c>
+      <c r="G169">
+        <v>0.6737</v>
+      </c>
+      <c r="H169">
+        <v>0.2169</v>
+      </c>
+      <c r="I169">
+        <v>0.7028</v>
+      </c>
+      <c r="J169">
+        <v>0.0889</v>
+      </c>
+      <c r="K169">
+        <v>5.2536</v>
+      </c>
+      <c r="L169">
+        <v>6.1095</v>
+      </c>
+      <c r="M169">
+        <v>0.5773</v>
+      </c>
+      <c r="N169">
+        <v>1.4318</v>
+      </c>
+      <c r="O169">
+        <v>0.0256</v>
+      </c>
+      <c r="P169">
+        <v>1.4985</v>
+      </c>
+      <c r="Q169">
+        <v>0.0479</v>
+      </c>
+      <c r="R169">
+        <v>3.7366</v>
+      </c>
+      <c r="S169">
+        <v>2.8968</v>
+      </c>
+      <c r="T169">
+        <v>0.3334</v>
+      </c>
+      <c r="U169">
+        <v>0.2624</v>
+      </c>
+      <c r="V169">
+        <v>0.266</v>
+      </c>
+      <c r="W169">
+        <v>1.1199</v>
+      </c>
+      <c r="X169">
+        <v>0.4855</v>
+      </c>
+      <c r="Y169">
+        <v>2.6541</v>
+      </c>
+      <c r="Z169">
+        <v>0.0724</v>
+      </c>
+      <c r="AA169">
+        <v>1.2155</v>
+      </c>
+      <c r="AB169">
+        <v>0.0448</v>
+      </c>
+      <c r="AC169">
+        <v>0.0522</v>
+      </c>
+      <c r="AD169">
+        <v>0.4719</v>
+      </c>
+      <c r="AE169">
+        <v>3.5685</v>
+      </c>
+      <c r="AF169">
+        <v>0.1373</v>
+      </c>
+      <c r="AG169">
+        <v>0.0934</v>
+      </c>
+      <c r="AH169">
+        <v>0.1012</v>
+      </c>
+      <c r="AI169">
+        <v>4.5266</v>
+      </c>
+      <c r="AJ169">
+        <v>644.6814</v>
+      </c>
+      <c r="AK169">
+        <v>6.2051</v>
+      </c>
+      <c r="AL169">
+        <v>0.282</v>
+      </c>
+    </row>
+    <row r="170" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>206</v>
+      </c>
+      <c r="B170">
+        <v>1.2307</v>
+      </c>
+      <c r="C170">
+        <v>3.2548</v>
+      </c>
+      <c r="D170">
+        <v>0.8856</v>
+      </c>
+      <c r="E170">
+        <v>3.2744</v>
+      </c>
+      <c r="F170">
+        <v>5.5832</v>
+      </c>
+      <c r="G170">
+        <v>0.6735</v>
+      </c>
+      <c r="H170">
+        <v>0.2171</v>
+      </c>
+      <c r="I170">
+        <v>0.7027</v>
+      </c>
+      <c r="J170">
+        <v>0.0887</v>
+      </c>
+      <c r="K170">
+        <v>5.2524</v>
+      </c>
+      <c r="L170">
+        <v>6.1135</v>
+      </c>
+      <c r="M170">
+        <v>0.5765</v>
+      </c>
+      <c r="N170">
+        <v>1.4464</v>
+      </c>
+      <c r="O170">
+        <v>0.0256</v>
+      </c>
+      <c r="P170">
+        <v>1.5021</v>
+      </c>
+      <c r="Q170">
+        <v>0.0478</v>
+      </c>
+      <c r="R170">
+        <v>3.7304</v>
+      </c>
+      <c r="S170">
+        <v>2.8879</v>
+      </c>
+      <c r="T170">
+        <v>0.3344</v>
+      </c>
+      <c r="U170">
+        <v>0.2621</v>
+      </c>
+      <c r="V170">
+        <v>0.2674</v>
+      </c>
+      <c r="W170">
+        <v>1.1176</v>
+      </c>
+      <c r="X170">
+        <v>0.4858</v>
+      </c>
+      <c r="Y170">
+        <v>2.6571</v>
+      </c>
+      <c r="Z170">
+        <v>0.0721</v>
+      </c>
+      <c r="AA170">
+        <v>1.2168</v>
+      </c>
+      <c r="AB170">
+        <v>0.0448</v>
+      </c>
+      <c r="AC170">
+        <v>0.0521</v>
+      </c>
+      <c r="AD170">
+        <v>0.4731</v>
+      </c>
+      <c r="AE170">
+        <v>3.5663</v>
+      </c>
+      <c r="AF170">
+        <v>0.1373</v>
+      </c>
+      <c r="AG170">
+        <v>0.0933</v>
+      </c>
+      <c r="AH170">
+        <v>0.1013</v>
+      </c>
+      <c r="AI170">
+        <v>4.5199</v>
+      </c>
+      <c r="AJ170">
+        <v>649.5183</v>
+      </c>
+      <c r="AK170">
+        <v>6.1997</v>
+      </c>
+      <c r="AL170">
+        <v>0.2828</v>
+      </c>
+    </row>
+    <row r="171" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>207</v>
+      </c>
+      <c r="B171">
+        <v>1.2302</v>
+      </c>
+      <c r="C171">
+        <v>3.2613</v>
+      </c>
+      <c r="D171">
+        <v>0.8814</v>
+      </c>
+      <c r="E171">
+        <v>3.2683</v>
+      </c>
+      <c r="F171">
+        <v>5.5848</v>
+      </c>
+      <c r="G171">
+        <v>0.6733</v>
+      </c>
+      <c r="H171">
+        <v>0.217</v>
+      </c>
+      <c r="I171">
+        <v>0.7025</v>
+      </c>
+      <c r="J171">
+        <v>0.0887</v>
+      </c>
+      <c r="K171">
+        <v>5.2508</v>
+      </c>
+      <c r="L171">
+        <v>6.1159</v>
+      </c>
+      <c r="M171">
+        <v>0.5763</v>
+      </c>
+      <c r="N171">
+        <v>1.4502</v>
+      </c>
+      <c r="O171">
+        <v>0.0256</v>
+      </c>
+      <c r="P171">
+        <v>1.5019</v>
+      </c>
+      <c r="Q171">
+        <v>0.0478</v>
+      </c>
+      <c r="R171">
+        <v>3.7293</v>
+      </c>
+      <c r="S171">
+        <v>2.9252</v>
+      </c>
+      <c r="T171">
+        <v>0.3361</v>
+      </c>
+      <c r="U171">
+        <v>0.2623</v>
+      </c>
+      <c r="V171">
+        <v>0.2672</v>
+      </c>
+      <c r="W171">
+        <v>1.1167</v>
+      </c>
+      <c r="X171">
+        <v>0.4874</v>
+      </c>
+      <c r="Y171">
+        <v>2.6571</v>
+      </c>
+      <c r="Z171">
+        <v>0.0722</v>
+      </c>
+      <c r="AA171">
+        <v>1.2188</v>
+      </c>
+      <c r="AB171">
+        <v>0.0447</v>
+      </c>
+      <c r="AC171">
+        <v>0.0524</v>
+      </c>
+      <c r="AD171">
+        <v>0.4709</v>
+      </c>
+      <c r="AE171">
+        <v>3.5691</v>
+      </c>
+      <c r="AF171">
+        <v>0.1375</v>
+      </c>
+      <c r="AG171">
+        <v>0.0932</v>
+      </c>
+      <c r="AH171">
+        <v>0.1016</v>
+      </c>
+      <c r="AI171">
+        <v>4.5182</v>
+      </c>
+      <c r="AJ171">
+        <v>640.5521</v>
+      </c>
+      <c r="AK171">
+        <v>6.2031</v>
+      </c>
+      <c r="AL171">
+        <v>0.2829</v>
+      </c>
+    </row>
+    <row r="172" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>208</v>
+      </c>
+      <c r="B172">
+        <v>1.2313</v>
+      </c>
+      <c r="C172">
+        <v>3.261</v>
+      </c>
+      <c r="D172">
+        <v>0.8822</v>
+      </c>
+      <c r="E172">
+        <v>3.2765</v>
+      </c>
+      <c r="F172">
+        <v>5.5739</v>
+      </c>
+      <c r="G172">
+        <v>0.6739</v>
+      </c>
+      <c r="H172">
+        <v>0.2171</v>
+      </c>
+      <c r="I172">
+        <v>0.7027</v>
+      </c>
+      <c r="J172">
+        <v>0.0887</v>
+      </c>
+      <c r="K172">
+        <v>5.2523</v>
+      </c>
+      <c r="L172">
+        <v>6.1184</v>
+      </c>
+      <c r="M172">
+        <v>0.5767</v>
+      </c>
+      <c r="N172">
+        <v>1.4419</v>
+      </c>
+      <c r="O172">
+        <v>0.0257</v>
+      </c>
+      <c r="P172">
+        <v>1.4966</v>
+      </c>
+      <c r="Q172">
+        <v>0.0477</v>
+      </c>
+      <c r="R172">
+        <v>3.741</v>
+      </c>
+      <c r="S172">
+        <v>2.9383</v>
+      </c>
+      <c r="T172">
+        <v>0.3366</v>
+      </c>
+      <c r="U172">
+        <v>0.2623</v>
+      </c>
+      <c r="V172">
+        <v>0.2664</v>
+      </c>
+      <c r="W172">
+        <v>1.1132</v>
+      </c>
+      <c r="X172">
+        <v>0.4881</v>
+      </c>
+      <c r="Y172">
+        <v>2.6435</v>
+      </c>
+      <c r="Z172">
+        <v>0.0722</v>
+      </c>
+      <c r="AA172">
+        <v>1.2173</v>
+      </c>
+      <c r="AB172">
+        <v>0.0448</v>
+      </c>
+      <c r="AC172">
+        <v>0.0523</v>
+      </c>
+      <c r="AD172">
+        <v>0.4707</v>
+      </c>
+      <c r="AE172">
+        <v>3.5725</v>
+      </c>
+      <c r="AF172">
+        <v>0.1374</v>
+      </c>
+      <c r="AG172">
+        <v>0.0933</v>
+      </c>
+      <c r="AH172">
+        <v>0.1016</v>
+      </c>
+      <c r="AI172">
+        <v>4.5224</v>
+      </c>
+      <c r="AJ172">
+        <v>640.2108</v>
+      </c>
+      <c r="AK172">
+        <v>6.2086</v>
+      </c>
+      <c r="AL172">
+        <v>0.2818</v>
+      </c>
+    </row>
+    <row r="173" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>209</v>
+      </c>
+      <c r="B173">
+        <v>1.2306</v>
+      </c>
+      <c r="C173">
+        <v>3.262</v>
+      </c>
+      <c r="D173">
+        <v>0.8877</v>
+      </c>
+      <c r="E173">
+        <v>3.2794</v>
+      </c>
+      <c r="F173">
+        <v>5.5768</v>
+      </c>
+      <c r="G173">
+        <v>0.6738</v>
+      </c>
+      <c r="H173">
+        <v>0.2168</v>
+      </c>
+      <c r="I173">
+        <v>0.703</v>
+      </c>
+      <c r="J173">
+        <v>0.0882</v>
+      </c>
+      <c r="K173">
+        <v>5.2542</v>
+      </c>
+      <c r="L173">
+        <v>6.1184</v>
+      </c>
+      <c r="M173">
+        <v>0.5763</v>
+      </c>
+      <c r="N173">
+        <v>1.4439</v>
+      </c>
+      <c r="O173">
+        <v>0.0257</v>
+      </c>
+      <c r="P173">
+        <v>1.4953</v>
+      </c>
+      <c r="Q173">
+        <v>0.0475</v>
+      </c>
+      <c r="R173">
+        <v>3.7423</v>
+      </c>
+      <c r="S173">
+        <v>2.9428</v>
+      </c>
+      <c r="T173">
+        <v>0.3379</v>
+      </c>
+      <c r="U173">
+        <v>0.2624</v>
+      </c>
+      <c r="V173">
+        <v>0.2672</v>
+      </c>
+      <c r="W173">
+        <v>1.1104</v>
+      </c>
+      <c r="X173">
+        <v>0.4905</v>
+      </c>
+      <c r="Y173">
+        <v>2.6395</v>
+      </c>
+      <c r="Z173">
+        <v>0.0723</v>
+      </c>
+      <c r="AA173">
+        <v>1.2174</v>
+      </c>
+      <c r="AB173">
+        <v>0.0448</v>
+      </c>
+      <c r="AC173">
+        <v>0.0529</v>
+      </c>
+      <c r="AD173">
+        <v>0.4708</v>
+      </c>
+      <c r="AE173">
+        <v>3.5733</v>
+      </c>
+      <c r="AF173">
+        <v>0.1374</v>
+      </c>
+      <c r="AG173">
+        <v>0.0932</v>
+      </c>
+      <c r="AH173">
+        <v>0.1012</v>
+      </c>
+      <c r="AI173">
+        <v>4.5194</v>
+      </c>
+      <c r="AJ173">
+        <v>638.2649</v>
+      </c>
+      <c r="AK173">
+        <v>6.2081</v>
+      </c>
+      <c r="AL173">
+        <v>0.2818</v>
+      </c>
+    </row>
+    <row r="174" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>210</v>
+      </c>
+      <c r="B174">
+        <v>1.2297</v>
+      </c>
+      <c r="C174">
+        <v>3.2561</v>
+      </c>
+      <c r="D174">
+        <v>0.8841</v>
+      </c>
+      <c r="E174">
+        <v>3.2701</v>
+      </c>
+      <c r="F174">
+        <v>5.5707</v>
+      </c>
+      <c r="G174">
+        <v>0.6734</v>
+      </c>
+      <c r="H174">
+        <v>0.2167</v>
+      </c>
+      <c r="I174">
+        <v>0.7028</v>
+      </c>
+      <c r="J174">
+        <v>0.0881</v>
+      </c>
+      <c r="K174">
+        <v>5.2537</v>
+      </c>
+      <c r="L174">
+        <v>6.1178</v>
+      </c>
+      <c r="M174">
+        <v>0.576</v>
+      </c>
+      <c r="N174">
+        <v>1.4449</v>
+      </c>
+      <c r="O174">
+        <v>0.0257</v>
+      </c>
+      <c r="P174">
+        <v>1.495</v>
+      </c>
+      <c r="Q174">
+        <v>0.0473</v>
+      </c>
+      <c r="R174">
+        <v>3.7526</v>
+      </c>
+      <c r="S174">
+        <v>2.9387</v>
+      </c>
+      <c r="T174">
+        <v>0.3365</v>
+      </c>
+      <c r="U174">
+        <v>0.262</v>
+      </c>
+      <c r="V174">
+        <v>0.2672</v>
+      </c>
+      <c r="W174">
+        <v>1.111</v>
+      </c>
+      <c r="X174">
+        <v>0.4898</v>
+      </c>
+      <c r="Y174">
+        <v>2.6387</v>
+      </c>
+      <c r="Z174">
+        <v>0.0722</v>
+      </c>
+      <c r="AA174">
+        <v>1.2167</v>
+      </c>
+      <c r="AB174">
+        <v>0.0448</v>
+      </c>
+      <c r="AC174">
+        <v>0.0537</v>
+      </c>
+      <c r="AD174">
+        <v>0.4704</v>
+      </c>
+      <c r="AE174">
+        <v>3.5695</v>
+      </c>
+      <c r="AF174">
+        <v>0.1371</v>
+      </c>
+      <c r="AG174">
+        <v>0.0929</v>
+      </c>
+      <c r="AH174">
+        <v>0.1013</v>
+      </c>
+      <c r="AI174">
+        <v>4.5164</v>
+      </c>
+      <c r="AJ174">
+        <v>638.0876</v>
+      </c>
+      <c r="AK174">
+        <v>6.2052</v>
+      </c>
+      <c r="AL174">
+        <v>0.2809</v>
+      </c>
+    </row>
+    <row r="175" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>211</v>
+      </c>
+      <c r="B175">
+        <v>1.2338</v>
+      </c>
+      <c r="C175">
+        <v>3.2488</v>
+      </c>
+      <c r="D175">
+        <v>0.8888</v>
+      </c>
+      <c r="E175">
+        <v>3.2725</v>
+      </c>
+      <c r="F175">
+        <v>5.5628</v>
+      </c>
+      <c r="G175">
+        <v>0.6755</v>
+      </c>
+      <c r="H175">
+        <v>0.2168</v>
+      </c>
+      <c r="I175">
+        <v>0.7031</v>
+      </c>
+      <c r="J175">
+        <v>0.0882</v>
+      </c>
+      <c r="K175">
+        <v>5.2557</v>
+      </c>
+      <c r="L175">
+        <v>6.1216</v>
+      </c>
+      <c r="M175">
+        <v>0.5779</v>
+      </c>
+      <c r="N175">
+        <v>1.4426</v>
+      </c>
+      <c r="O175">
+        <v>0.0257</v>
+      </c>
+      <c r="P175">
+        <v>1.4871</v>
+      </c>
+      <c r="Q175">
+        <v>0.0474</v>
+      </c>
+      <c r="R175">
+        <v>3.7594</v>
+      </c>
+      <c r="S175">
+        <v>2.9409</v>
+      </c>
+      <c r="T175">
+        <v>0.3376</v>
+      </c>
+      <c r="U175">
+        <v>0.2621</v>
+      </c>
+      <c r="V175">
+        <v>0.2672</v>
+      </c>
+      <c r="W175">
+        <v>1.1133</v>
+      </c>
+      <c r="X175">
+        <v>0.4872</v>
+      </c>
+      <c r="Y175">
+        <v>2.6382</v>
+      </c>
+      <c r="Z175">
+        <v>0.0723</v>
+      </c>
+      <c r="AA175">
+        <v>1.2158</v>
+      </c>
+      <c r="AB175">
+        <v>0.0448</v>
+      </c>
+      <c r="AC175">
+        <v>0.0538</v>
+      </c>
+      <c r="AD175">
+        <v>0.4679</v>
+      </c>
+      <c r="AE175">
+        <v>3.5746</v>
+      </c>
+      <c r="AF175">
+        <v>0.1372</v>
+      </c>
+      <c r="AG175">
+        <v>0.0932</v>
+      </c>
+      <c r="AH175">
+        <v>0.1017</v>
+      </c>
+      <c r="AI175">
+        <v>4.5316</v>
+      </c>
+      <c r="AJ175">
+        <v>632.8895</v>
+      </c>
+      <c r="AK175">
+        <v>6.2176</v>
+      </c>
+      <c r="AL175">
+        <v>0.2807</v>
+      </c>
+    </row>
+    <row r="176" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>212</v>
+      </c>
+      <c r="B176">
+        <v>1.24</v>
+      </c>
+      <c r="C176">
+        <v>3.2456</v>
+      </c>
+      <c r="D176">
+        <v>0.8881</v>
+      </c>
+      <c r="E176">
+        <v>3.278</v>
+      </c>
+      <c r="F176">
+        <v>5.5739</v>
+      </c>
+      <c r="G176">
+        <v>0.6789</v>
+      </c>
+      <c r="H176">
+        <v>0.2164</v>
+      </c>
+      <c r="I176">
+        <v>0.7032</v>
+      </c>
+      <c r="J176">
+        <v>0.088</v>
+      </c>
+      <c r="K176">
+        <v>5.2567</v>
+      </c>
+      <c r="L176">
+        <v>6.1421</v>
+      </c>
+      <c r="M176">
+        <v>0.5806</v>
+      </c>
+      <c r="N176">
+        <v>1.4378</v>
+      </c>
+      <c r="O176">
+        <v>0.0258</v>
+      </c>
+      <c r="P176">
+        <v>1.4902</v>
+      </c>
+      <c r="Q176">
+        <v>0.0477</v>
+      </c>
+      <c r="R176">
+        <v>3.7602</v>
+      </c>
+      <c r="S176">
+        <v>2.9475</v>
+      </c>
+      <c r="T176">
+        <v>0.3388</v>
+      </c>
+      <c r="U176">
+        <v>0.2618</v>
+      </c>
+      <c r="V176">
+        <v>0.2666</v>
+      </c>
+      <c r="W176">
+        <v>1.1173</v>
+      </c>
+      <c r="X176">
+        <v>0.488</v>
+      </c>
+      <c r="Y176">
+        <v>2.6279</v>
+      </c>
+      <c r="Z176">
+        <v>0.0724</v>
+      </c>
+      <c r="AA176">
+        <v>1.2113</v>
+      </c>
+      <c r="AB176">
+        <v>0.0448</v>
+      </c>
+      <c r="AC176">
+        <v>0.0541</v>
+      </c>
+      <c r="AD176">
+        <v>0.4661</v>
+      </c>
+      <c r="AE176">
+        <v>3.5844</v>
+      </c>
+      <c r="AF176">
+        <v>0.1369</v>
+      </c>
+      <c r="AG176">
+        <v>0.0937</v>
+      </c>
+      <c r="AH176">
+        <v>0.102</v>
+      </c>
+      <c r="AI176">
+        <v>4.5542</v>
+      </c>
+      <c r="AJ176">
+        <v>626.9528</v>
+      </c>
+      <c r="AK176">
+        <v>6.2373</v>
+      </c>
+      <c r="AL176">
+        <v>0.2803</v>
+      </c>
+    </row>
+    <row r="177" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>213</v>
+      </c>
+      <c r="B177">
+        <v>1.2421</v>
+      </c>
+      <c r="C177">
+        <v>3.2525</v>
+      </c>
+      <c r="D177">
+        <v>0.8865</v>
+      </c>
+      <c r="E177">
+        <v>3.2816</v>
+      </c>
+      <c r="F177">
+        <v>5.5779</v>
+      </c>
+      <c r="G177">
+        <v>0.6797</v>
+      </c>
+      <c r="H177">
+        <v>0.2167</v>
+      </c>
+      <c r="I177">
+        <v>0.7041</v>
+      </c>
+      <c r="J177">
+        <v>0.0874</v>
+      </c>
+      <c r="K177">
+        <v>5.2636</v>
+      </c>
+      <c r="L177">
+        <v>6.1494</v>
+      </c>
+      <c r="M177">
+        <v>0.5817</v>
+      </c>
+      <c r="N177">
+        <v>1.435</v>
+      </c>
+      <c r="O177">
+        <v>0.0258</v>
+      </c>
+      <c r="P177">
+        <v>1.4949</v>
+      </c>
+      <c r="Q177">
+        <v>0.0475</v>
+      </c>
+      <c r="R177">
+        <v>3.7597</v>
+      </c>
+      <c r="S177">
+        <v>2.9447</v>
+      </c>
+      <c r="T177">
+        <v>0.335</v>
+      </c>
+      <c r="U177">
+        <v>0.2617</v>
+      </c>
+      <c r="V177">
+        <v>0.2657</v>
+      </c>
+      <c r="W177">
+        <v>1.1169</v>
+      </c>
+      <c r="X177">
+        <v>0.4886</v>
+      </c>
+      <c r="Y177">
+        <v>2.6315</v>
+      </c>
+      <c r="Z177">
+        <v>0.0726</v>
+      </c>
+      <c r="AA177">
+        <v>1.2126</v>
+      </c>
+      <c r="AB177">
+        <v>0.0449</v>
+      </c>
+      <c r="AC177">
+        <v>0.0543</v>
+      </c>
+      <c r="AD177">
+        <v>0.467</v>
+      </c>
+      <c r="AE177">
+        <v>3.5858</v>
+      </c>
+      <c r="AF177">
+        <v>0.137</v>
+      </c>
+      <c r="AG177">
+        <v>0.0937</v>
+      </c>
+      <c r="AH177">
+        <v>0.1022</v>
+      </c>
+      <c r="AI177">
+        <v>4.5624</v>
+      </c>
+      <c r="AJ177">
+        <v>626.5056</v>
+      </c>
+      <c r="AK177">
+        <v>6.2457</v>
+      </c>
+      <c r="AL177">
+        <v>0.2798</v>
+      </c>
+    </row>
+    <row r="178" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>214</v>
+      </c>
+      <c r="B178">
+        <v>1.2418</v>
+      </c>
+      <c r="C178">
+        <v>3.2517</v>
+      </c>
+      <c r="D178">
+        <v>0.8852</v>
+      </c>
+      <c r="E178">
+        <v>3.2748</v>
+      </c>
+      <c r="F178">
+        <v>5.5683</v>
+      </c>
+      <c r="G178">
+        <v>0.68</v>
+      </c>
+      <c r="H178">
+        <v>0.2166</v>
+      </c>
+      <c r="I178">
+        <v>0.7041</v>
+      </c>
+      <c r="J178">
+        <v>0.0874</v>
+      </c>
+      <c r="K178">
+        <v>5.2637</v>
+      </c>
+      <c r="L178">
+        <v>6.1438</v>
+      </c>
+      <c r="M178">
+        <v>0.5814</v>
+      </c>
+      <c r="N178">
+        <v>1.4431</v>
+      </c>
+      <c r="O178">
+        <v>0.0258</v>
+      </c>
+      <c r="P178">
+        <v>1.5063</v>
+      </c>
+      <c r="Q178">
+        <v>0.0475</v>
+      </c>
+      <c r="R178">
+        <v>3.7652</v>
+      </c>
+      <c r="S178">
+        <v>2.9407</v>
+      </c>
+      <c r="T178">
+        <v>0.3335</v>
+      </c>
+      <c r="U178">
+        <v>0.2619</v>
+      </c>
+      <c r="V178">
+        <v>0.2661</v>
+      </c>
+      <c r="W178">
+        <v>1.116</v>
+      </c>
+      <c r="X178">
+        <v>0.4876</v>
+      </c>
+      <c r="Y178">
+        <v>2.6256</v>
+      </c>
+      <c r="Z178">
+        <v>0.0727</v>
+      </c>
+      <c r="AA178">
+        <v>1.2112</v>
+      </c>
+      <c r="AB178">
+        <v>0.0449</v>
+      </c>
+      <c r="AC178">
+        <v>0.0543</v>
+      </c>
+      <c r="AD178">
+        <v>0.466</v>
+      </c>
+      <c r="AE178">
+        <v>3.5818</v>
+      </c>
+      <c r="AF178">
+        <v>0.137</v>
+      </c>
+      <c r="AG178">
+        <v>0.0938</v>
+      </c>
+      <c r="AH178">
+        <v>0.1022</v>
+      </c>
+      <c r="AI178">
+        <v>4.5611</v>
+      </c>
+      <c r="AJ178">
+        <v>635.6662</v>
+      </c>
+      <c r="AK178">
+        <v>6.2444</v>
+      </c>
+      <c r="AL178">
+        <v>0.2802</v>
+      </c>
+    </row>
+    <row r="179" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>215</v>
+      </c>
+      <c r="B179">
+        <v>1.2481</v>
+      </c>
+      <c r="C179">
+        <v>3.2606</v>
+      </c>
+      <c r="D179">
+        <v>0.8907</v>
+      </c>
+      <c r="E179">
+        <v>3.2766</v>
+      </c>
+      <c r="F179">
+        <v>5.5504</v>
+      </c>
+      <c r="G179">
+        <v>0.6835</v>
+      </c>
+      <c r="H179">
+        <v>0.2162</v>
+      </c>
+      <c r="I179">
+        <v>0.7037</v>
+      </c>
+      <c r="J179">
+        <v>0.088</v>
+      </c>
+      <c r="K179">
+        <v>5.2601</v>
+      </c>
+      <c r="L179">
+        <v>6.141</v>
+      </c>
+      <c r="M179">
+        <v>0.5844</v>
+      </c>
+      <c r="N179">
+        <v>1.4443</v>
+      </c>
+      <c r="O179">
+        <v>0.0258</v>
+      </c>
+      <c r="P179">
+        <v>1.5106</v>
+      </c>
+      <c r="Q179">
+        <v>0.0478</v>
+      </c>
+      <c r="R179">
+        <v>3.7626</v>
+      </c>
+      <c r="S179">
+        <v>2.9439</v>
+      </c>
+      <c r="T179">
+        <v>0.3309</v>
+      </c>
+      <c r="U179">
+        <v>0.2616</v>
+      </c>
+      <c r="V179">
+        <v>0.2663</v>
+      </c>
+      <c r="W179">
+        <v>1.1186</v>
+      </c>
+      <c r="X179">
+        <v>0.4865</v>
+      </c>
+      <c r="Y179">
+        <v>2.6285</v>
+      </c>
+      <c r="Z179">
+        <v>0.0731</v>
+      </c>
+      <c r="AA179">
+        <v>1.2057</v>
+      </c>
+      <c r="AB179">
+        <v>0.0448</v>
+      </c>
+      <c r="AC179">
+        <v>0.0543</v>
+      </c>
+      <c r="AD179">
+        <v>0.4666</v>
+      </c>
+      <c r="AE179">
+        <v>3.5931</v>
+      </c>
+      <c r="AF179">
+        <v>0.1374</v>
+      </c>
+      <c r="AG179">
+        <v>0.094</v>
+      </c>
+      <c r="AH179">
+        <v>0.1026</v>
+      </c>
+      <c r="AI179">
+        <v>4.5844</v>
+      </c>
+      <c r="AJ179">
+        <v>635.2678</v>
+      </c>
+      <c r="AK179">
+        <v>6.2605</v>
+      </c>
+      <c r="AL179">
+        <v>0.2815</v>
+      </c>
+    </row>
+    <row r="180" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>216</v>
+      </c>
+      <c r="B180">
+        <v>1.2481</v>
+      </c>
+      <c r="C180">
+        <v>3.2665</v>
+      </c>
+      <c r="D180">
+        <v>0.8936</v>
+      </c>
+      <c r="E180">
+        <v>3.2745</v>
+      </c>
+      <c r="F180">
+        <v>5.5564</v>
+      </c>
+      <c r="G180">
+        <v>0.6844</v>
+      </c>
+      <c r="H180">
+        <v>0.2163</v>
+      </c>
+      <c r="I180">
+        <v>0.7042</v>
+      </c>
+      <c r="J180">
+        <v>0.0879</v>
+      </c>
+      <c r="K180">
+        <v>5.2644</v>
+      </c>
+      <c r="L180">
+        <v>6.1267</v>
+      </c>
+      <c r="M180">
+        <v>0.5843</v>
+      </c>
+      <c r="N180">
+        <v>1.4472</v>
+      </c>
+      <c r="O180">
+        <v>0.0258</v>
+      </c>
+      <c r="P180">
+        <v>1.5126</v>
+      </c>
+      <c r="Q180">
+        <v>0.0478</v>
+      </c>
+      <c r="R180">
+        <v>3.7765</v>
+      </c>
+      <c r="S180">
+        <v>2.9006</v>
+      </c>
+      <c r="T180">
+        <v>0.3306</v>
+      </c>
+      <c r="U180">
+        <v>0.2617</v>
+      </c>
+      <c r="V180">
+        <v>0.2672</v>
+      </c>
+      <c r="W180">
+        <v>1.1225</v>
+      </c>
+      <c r="X180">
+        <v>0.4863</v>
+      </c>
+      <c r="Y180">
+        <v>2.6205</v>
+      </c>
+      <c r="Z180">
+        <v>0.073</v>
+      </c>
+      <c r="AA180">
+        <v>1.2067</v>
+      </c>
+      <c r="AB180">
+        <v>0.0448</v>
+      </c>
+      <c r="AC180">
+        <v>0.0544</v>
+      </c>
+      <c r="AD180">
+        <v>0.4667</v>
+      </c>
+      <c r="AE180">
+        <v>3.5889</v>
+      </c>
+      <c r="AF180">
+        <v>0.1375</v>
+      </c>
+      <c r="AG180">
+        <v>0.0939</v>
+      </c>
+      <c r="AH180">
+        <v>0.1026</v>
+      </c>
+      <c r="AI180">
+        <v>4.5839</v>
+      </c>
+      <c r="AJ180">
+        <v>644.7094</v>
+      </c>
+      <c r="AK180">
+        <v>6.2559</v>
+      </c>
+      <c r="AL180">
+        <v>0.282</v>
+      </c>
+    </row>
+    <row r="181" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>217</v>
+      </c>
+      <c r="B181">
+        <v>1.2489</v>
+      </c>
+      <c r="C181">
+        <v>3.2692</v>
+      </c>
+      <c r="D181">
+        <v>0.8916</v>
+      </c>
+      <c r="E181">
+        <v>3.2717</v>
+      </c>
+      <c r="F181">
+        <v>5.5728</v>
+      </c>
+      <c r="G181">
+        <v>0.685</v>
+      </c>
+      <c r="H181">
+        <v>0.2162</v>
+      </c>
+      <c r="I181">
+        <v>0.7043</v>
+      </c>
+      <c r="J181">
+        <v>0.0883</v>
+      </c>
+      <c r="K181">
+        <v>5.2649</v>
+      </c>
+      <c r="L181">
+        <v>6.138</v>
+      </c>
+      <c r="M181">
+        <v>0.5847</v>
+      </c>
+      <c r="N181">
+        <v>1.4518</v>
+      </c>
+      <c r="O181">
+        <v>0.0257</v>
+      </c>
+      <c r="P181">
+        <v>1.5114</v>
+      </c>
+      <c r="Q181">
+        <v>0.0479</v>
+      </c>
+      <c r="R181">
+        <v>3.7823</v>
+      </c>
+      <c r="S181">
+        <v>2.9164</v>
+      </c>
+      <c r="T181">
+        <v>0.3342</v>
+      </c>
+      <c r="U181">
+        <v>0.2617</v>
+      </c>
+      <c r="V181">
+        <v>0.2667</v>
+      </c>
+      <c r="W181">
+        <v>1.1249</v>
+      </c>
+      <c r="X181">
+        <v>0.4874</v>
+      </c>
+      <c r="Y181">
+        <v>2.6263</v>
+      </c>
+      <c r="Z181">
+        <v>0.073</v>
+      </c>
+      <c r="AA181">
+        <v>1.2094</v>
+      </c>
+      <c r="AB181">
+        <v>0.0448</v>
+      </c>
+      <c r="AC181">
+        <v>0.0544</v>
+      </c>
+      <c r="AD181">
+        <v>0.4665</v>
+      </c>
+      <c r="AE181">
+        <v>3.5958</v>
+      </c>
+      <c r="AF181">
+        <v>0.1378</v>
+      </c>
+      <c r="AG181">
+        <v>0.0939</v>
+      </c>
+      <c r="AH181">
+        <v>0.1026</v>
+      </c>
+      <c r="AI181">
+        <v>4.5867</v>
+      </c>
+      <c r="AJ181">
+        <v>640.8715</v>
+      </c>
+      <c r="AK181">
+        <v>6.2615</v>
+      </c>
+      <c r="AL181">
+        <v>0.282</v>
+      </c>
+    </row>
+    <row r="182" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>218</v>
+      </c>
+      <c r="B182">
+        <v>1.2507</v>
+      </c>
+      <c r="C182">
+        <v>3.2671</v>
+      </c>
+      <c r="D182">
+        <v>0.8984</v>
+      </c>
+      <c r="E182">
+        <v>3.2733</v>
+      </c>
+      <c r="F182">
+        <v>5.6085</v>
+      </c>
+      <c r="G182">
+        <v>0.6856</v>
+      </c>
+      <c r="H182">
+        <v>0.2163</v>
+      </c>
+      <c r="I182">
+        <v>0.7042</v>
+      </c>
+      <c r="J182">
+        <v>0.0889</v>
+      </c>
+      <c r="K182">
+        <v>5.2647</v>
+      </c>
+      <c r="L182">
+        <v>6.1371</v>
+      </c>
+      <c r="M182">
+        <v>0.5856</v>
+      </c>
+      <c r="N182">
+        <v>1.4563</v>
+      </c>
+      <c r="O182">
+        <v>0.0257</v>
+      </c>
+      <c r="P182">
+        <v>1.5228</v>
+      </c>
+      <c r="Q182">
+        <v>0.048</v>
+      </c>
+      <c r="R182">
+        <v>3.804</v>
+      </c>
+      <c r="S182">
+        <v>2.9244</v>
+      </c>
+      <c r="T182">
+        <v>0.3386</v>
+      </c>
+      <c r="U182">
+        <v>0.2613</v>
+      </c>
+      <c r="V182">
+        <v>0.2663</v>
+      </c>
+      <c r="W182">
+        <v>1.1269</v>
+      </c>
+      <c r="X182">
+        <v>0.4867</v>
+      </c>
+      <c r="Y182">
+        <v>2.6374</v>
+      </c>
+      <c r="Z182">
+        <v>0.0734</v>
+      </c>
+      <c r="AA182">
+        <v>1.2109</v>
+      </c>
+      <c r="AB182">
+        <v>0.0448</v>
+      </c>
+      <c r="AC182">
+        <v>0.0548</v>
+      </c>
+      <c r="AD182">
+        <v>0.4677</v>
+      </c>
+      <c r="AE182">
+        <v>3.6021</v>
+      </c>
+      <c r="AF182">
+        <v>0.1384</v>
+      </c>
+      <c r="AG182">
+        <v>0.0941</v>
+      </c>
+      <c r="AH182">
+        <v>0.1025</v>
+      </c>
+      <c r="AI182">
+        <v>4.5934</v>
+      </c>
+      <c r="AJ182">
+        <v>638.3962</v>
+      </c>
+      <c r="AK182">
+        <v>6.2669</v>
+      </c>
+      <c r="AL182">
+        <v>0.2827</v>
+      </c>
+    </row>
+    <row r="183" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>219</v>
+      </c>
+      <c r="B183">
+        <v>1.2596</v>
+      </c>
+      <c r="C183">
+        <v>3.2762</v>
+      </c>
+      <c r="D183">
+        <v>0.9057</v>
+      </c>
+      <c r="E183">
+        <v>3.2855</v>
+      </c>
+      <c r="F183">
+        <v>5.6205</v>
+      </c>
+      <c r="G183">
+        <v>0.6899</v>
+      </c>
+      <c r="H183">
+        <v>0.2165</v>
+      </c>
+      <c r="I183">
+        <v>0.7062</v>
+      </c>
+      <c r="J183">
+        <v>0.0899</v>
+      </c>
+      <c r="K183">
+        <v>5.2788</v>
+      </c>
+      <c r="L183">
+        <v>6.1442</v>
+      </c>
+      <c r="M183">
+        <v>0.5899</v>
+      </c>
+      <c r="N183">
+        <v>1.4493</v>
+      </c>
+      <c r="O183">
+        <v>0.0258</v>
+      </c>
+      <c r="P183">
+        <v>1.5358</v>
+      </c>
+      <c r="Q183">
+        <v>0.0483</v>
+      </c>
+      <c r="R183">
+        <v>3.8197</v>
+      </c>
+      <c r="S183">
+        <v>2.9303</v>
+      </c>
+      <c r="T183">
+        <v>0.339</v>
+      </c>
+      <c r="U183">
+        <v>0.2622</v>
+      </c>
+      <c r="V183">
+        <v>0.266</v>
+      </c>
+      <c r="W183">
+        <v>1.1339</v>
+      </c>
+      <c r="X183">
+        <v>0.4886</v>
+      </c>
+      <c r="Y183">
+        <v>2.636</v>
+      </c>
+      <c r="Z183">
+        <v>0.074</v>
+      </c>
+      <c r="AA183">
+        <v>1.2087</v>
+      </c>
+      <c r="AB183">
+        <v>0.0449</v>
+      </c>
+      <c r="AC183">
+        <v>0.0549</v>
+      </c>
+      <c r="AD183">
+        <v>0.4685</v>
+      </c>
+      <c r="AE183">
+        <v>3.6203</v>
+      </c>
+      <c r="AF183">
+        <v>0.1391</v>
+      </c>
+      <c r="AG183">
+        <v>0.0947</v>
+      </c>
+      <c r="AH183">
+        <v>0.1031</v>
+      </c>
+      <c r="AI183">
+        <v>4.6265</v>
+      </c>
+      <c r="AJ183">
+        <v>641.4</v>
+      </c>
+      <c r="AK183">
+        <v>6.2974</v>
+      </c>
+      <c r="AL183">
+        <v>0.2843</v>
+      </c>
+    </row>
+    <row r="184" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>220</v>
+      </c>
+      <c r="B184">
+        <v>1.2631</v>
+      </c>
+      <c r="C184">
+        <v>3.2623</v>
+      </c>
+      <c r="D184">
+        <v>0.8977</v>
+      </c>
+      <c r="E184">
+        <v>3.2894</v>
+      </c>
+      <c r="F184">
+        <v>5.6067</v>
+      </c>
+      <c r="G184">
+        <v>0.6911</v>
+      </c>
+      <c r="H184">
+        <v>0.2162</v>
+      </c>
+      <c r="I184">
+        <v>0.7059</v>
+      </c>
+      <c r="J184">
+        <v>0.0897</v>
+      </c>
+      <c r="K184">
+        <v>5.277</v>
+      </c>
+      <c r="L184">
+        <v>6.1368</v>
+      </c>
+      <c r="M184">
+        <v>0.5916</v>
+      </c>
+      <c r="N184">
+        <v>1.4395</v>
+      </c>
+      <c r="O184">
+        <v>0.0259</v>
+      </c>
+      <c r="P184">
+        <v>1.5213</v>
+      </c>
+      <c r="Q184">
+        <v>0.0483</v>
+      </c>
+      <c r="R184">
+        <v>3.8239</v>
+      </c>
+      <c r="S184">
+        <v>2.9225</v>
+      </c>
+      <c r="T184">
+        <v>0.3388</v>
+      </c>
+      <c r="U184">
+        <v>0.2617</v>
+      </c>
+      <c r="V184">
+        <v>0.2641</v>
+      </c>
+      <c r="W184">
+        <v>1.1352</v>
+      </c>
+      <c r="X184">
+        <v>0.4906</v>
+      </c>
+      <c r="Y184">
+        <v>2.6309</v>
+      </c>
+      <c r="Z184">
+        <v>0.0739</v>
+      </c>
+      <c r="AA184">
+        <v>1.2027</v>
+      </c>
+      <c r="AB184">
+        <v>0.0449</v>
+      </c>
+      <c r="AC184">
+        <v>0.0546</v>
+      </c>
+      <c r="AD184">
+        <v>0.4692</v>
+      </c>
+      <c r="AE184">
+        <v>3.6247</v>
+      </c>
+      <c r="AF184">
+        <v>0.1386</v>
+      </c>
+      <c r="AG184">
+        <v>0.095</v>
+      </c>
+      <c r="AH184">
+        <v>0.1031</v>
+      </c>
+      <c r="AI184">
+        <v>4.6395</v>
+      </c>
+      <c r="AJ184">
+        <v>634.6613</v>
+      </c>
+      <c r="AK184">
+        <v>6.3039</v>
+      </c>
+      <c r="AL184">
+        <v>0.2825</v>
+      </c>
+    </row>
+    <row r="185" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>221</v>
+      </c>
+      <c r="B185">
+        <v>1.2602</v>
+      </c>
+      <c r="C185">
+        <v>3.2526</v>
+      </c>
+      <c r="D185">
+        <v>0.892</v>
+      </c>
+      <c r="E185">
+        <v>3.2724</v>
+      </c>
+      <c r="F185">
+        <v>5.5798</v>
+      </c>
+      <c r="G185">
+        <v>0.6895</v>
+      </c>
+      <c r="H185">
+        <v>0.2164</v>
+      </c>
+      <c r="I185">
+        <v>0.7052</v>
+      </c>
+      <c r="J185">
+        <v>0.0894</v>
+      </c>
+      <c r="K185">
+        <v>5.2718</v>
+      </c>
+      <c r="L185">
+        <v>6.1282</v>
+      </c>
+      <c r="M185">
+        <v>0.5902</v>
+      </c>
+      <c r="N185">
+        <v>1.4455</v>
+      </c>
+      <c r="O185">
+        <v>0.0259</v>
+      </c>
+      <c r="P185">
+        <v>1.5247</v>
+      </c>
+      <c r="Q185">
+        <v>0.0483</v>
+      </c>
+      <c r="R185">
+        <v>3.848</v>
+      </c>
+      <c r="S185">
+        <v>2.9284</v>
+      </c>
+      <c r="T185">
+        <v>0.3415</v>
+      </c>
+      <c r="U185">
+        <v>0.2609</v>
+      </c>
+      <c r="V185">
+        <v>0.2619</v>
+      </c>
+      <c r="W185">
+        <v>1.1362</v>
+      </c>
+      <c r="X185">
+        <v>0.4861</v>
+      </c>
+      <c r="Y185">
+        <v>2.6221</v>
+      </c>
+      <c r="Z185">
+        <v>0.074</v>
+      </c>
+      <c r="AA185">
+        <v>1.2049</v>
+      </c>
+      <c r="AB185">
+        <v>0.0449</v>
+      </c>
+      <c r="AC185">
+        <v>0.0548</v>
+      </c>
+      <c r="AD185">
+        <v>0.4672</v>
+      </c>
+      <c r="AE185">
+        <v>3.6219</v>
+      </c>
+      <c r="AF185">
+        <v>0.1387</v>
+      </c>
+      <c r="AG185">
+        <v>0.0945</v>
+      </c>
+      <c r="AH185">
+        <v>0.1032</v>
+      </c>
+      <c r="AI185">
+        <v>4.6289</v>
+      </c>
+      <c r="AJ185">
+        <v>638.7919</v>
+      </c>
+      <c r="AK185">
+        <v>6.2941</v>
+      </c>
+      <c r="AL185">
+        <v>0.2834</v>
+      </c>
+    </row>
+    <row r="186" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>222</v>
+      </c>
+      <c r="B186">
+        <v>1.2633</v>
+      </c>
+      <c r="C186">
+        <v>3.2558</v>
+      </c>
+      <c r="D186">
+        <v>0.8945</v>
+      </c>
+      <c r="E186">
+        <v>3.277</v>
+      </c>
+      <c r="F186">
+        <v>5.5823</v>
+      </c>
+      <c r="G186">
+        <v>0.6914</v>
+      </c>
+      <c r="H186">
+        <v>0.2163</v>
+      </c>
+      <c r="I186">
+        <v>0.7062</v>
+      </c>
+      <c r="J186">
+        <v>0.0893</v>
+      </c>
+      <c r="K186">
+        <v>5.2786</v>
+      </c>
+      <c r="L186">
+        <v>6.1522</v>
+      </c>
+      <c r="M186">
+        <v>0.5914</v>
+      </c>
+      <c r="N186">
+        <v>1.435</v>
+      </c>
+      <c r="O186">
+        <v>0.0258</v>
+      </c>
+      <c r="P186">
+        <v>1.5129</v>
+      </c>
+      <c r="Q186">
+        <v>0.0483</v>
+      </c>
+      <c r="R186">
+        <v>3.853</v>
+      </c>
+      <c r="S186">
+        <v>2.9553</v>
+      </c>
+      <c r="T186">
+        <v>0.3415</v>
+      </c>
+      <c r="U186">
+        <v>0.261</v>
+      </c>
+      <c r="V186">
+        <v>0.2607</v>
+      </c>
+      <c r="W186">
+        <v>1.1365</v>
+      </c>
+      <c r="X186">
+        <v>0.4877</v>
+      </c>
+      <c r="Y186">
+        <v>2.6272</v>
+      </c>
+      <c r="Z186">
+        <v>0.0742</v>
+      </c>
+      <c r="AA186">
+        <v>1.2058</v>
+      </c>
+      <c r="AB186">
+        <v>0.0449</v>
+      </c>
+      <c r="AC186">
+        <v>0.0549</v>
+      </c>
+      <c r="AD186">
+        <v>0.4658</v>
+      </c>
+      <c r="AE186">
+        <v>3.6293</v>
+      </c>
+      <c r="AF186">
+        <v>0.1381</v>
+      </c>
+      <c r="AG186">
+        <v>0.0947</v>
+      </c>
+      <c r="AH186">
+        <v>0.1036</v>
+      </c>
+      <c r="AI186">
+        <v>4.6397</v>
+      </c>
+      <c r="AJ186">
+        <v>619.8097</v>
+      </c>
+      <c r="AK186">
+        <v>6.3106</v>
+      </c>
+      <c r="AL186">
+        <v>0.2822</v>
+      </c>
+    </row>
+    <row r="187" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>223</v>
+      </c>
+      <c r="B187">
+        <v>1.2679</v>
+      </c>
+      <c r="C187">
+        <v>3.2516</v>
+      </c>
+      <c r="D187">
+        <v>0.8916</v>
+      </c>
+      <c r="E187">
+        <v>3.2799</v>
+      </c>
+      <c r="F187">
+        <v>5.5793</v>
+      </c>
+      <c r="G187">
+        <v>0.6947</v>
+      </c>
+      <c r="H187">
+        <v>0.2161</v>
+      </c>
+      <c r="I187">
+        <v>0.7061</v>
+      </c>
+      <c r="J187">
+        <v>0.0893</v>
+      </c>
+      <c r="K187">
+        <v>5.278</v>
+      </c>
+      <c r="L187">
+        <v>6.1594</v>
+      </c>
+      <c r="M187">
+        <v>0.5935</v>
+      </c>
+      <c r="N187">
+        <v>1.4352</v>
+      </c>
+      <c r="O187">
+        <v>0.0259</v>
+      </c>
+      <c r="P187">
+        <v>1.518</v>
+      </c>
+      <c r="Q187">
+        <v>0.0485</v>
+      </c>
+      <c r="R187">
+        <v>3.8554</v>
+      </c>
+      <c r="S187">
+        <v>2.9573</v>
+      </c>
+      <c r="T187">
+        <v>0.3432</v>
+      </c>
+      <c r="U187">
+        <v>0.2614</v>
+      </c>
+      <c r="V187">
+        <v>0.2591</v>
+      </c>
+      <c r="W187">
+        <v>1.1407</v>
+      </c>
+      <c r="X187">
+        <v>0.4847</v>
+      </c>
+      <c r="Y187">
+        <v>2.6284</v>
+      </c>
+      <c r="Z187">
+        <v>0.0744</v>
+      </c>
+      <c r="AA187">
+        <v>1.2071</v>
+      </c>
+      <c r="AB187">
+        <v>0.0449</v>
+      </c>
+      <c r="AC187">
+        <v>0.0552</v>
+      </c>
+      <c r="AD187">
+        <v>0.4652</v>
+      </c>
+      <c r="AE187">
+        <v>3.6405</v>
+      </c>
+      <c r="AF187">
+        <v>0.1387</v>
+      </c>
+      <c r="AG187">
+        <v>0.095</v>
+      </c>
+      <c r="AH187">
+        <v>0.1038</v>
+      </c>
+      <c r="AI187">
+        <v>4.6568</v>
+      </c>
+      <c r="AJ187">
+        <v>620.5504</v>
+      </c>
+      <c r="AK187">
+        <v>6.3247</v>
+      </c>
+      <c r="AL187">
+        <v>0.2835</v>
+      </c>
+    </row>
+    <row r="188" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>224</v>
+      </c>
+      <c r="B188">
+        <v>1.2653</v>
+      </c>
+      <c r="C188">
+        <v>3.2384</v>
+      </c>
+      <c r="D188">
+        <v>0.8933</v>
+      </c>
+      <c r="E188">
+        <v>3.2769</v>
+      </c>
+      <c r="F188">
+        <v>5.5754</v>
+      </c>
+      <c r="G188">
+        <v>0.6932</v>
+      </c>
+      <c r="H188">
+        <v>0.216</v>
+      </c>
+      <c r="I188">
+        <v>0.7061</v>
+      </c>
+      <c r="J188">
+        <v>0.0894</v>
+      </c>
+      <c r="K188">
+        <v>5.2785</v>
+      </c>
+      <c r="L188">
+        <v>6.1712</v>
+      </c>
+      <c r="M188">
+        <v>0.5922</v>
+      </c>
+      <c r="N188">
+        <v>1.4406</v>
+      </c>
+      <c r="O188">
+        <v>0.026</v>
+      </c>
+      <c r="P188">
+        <v>1.5165</v>
+      </c>
+      <c r="Q188">
+        <v>0.0485</v>
+      </c>
+      <c r="R188">
+        <v>3.8586</v>
+      </c>
+      <c r="S188">
+        <v>2.9589</v>
+      </c>
+      <c r="T188">
+        <v>0.343</v>
+      </c>
+      <c r="U188">
+        <v>0.2619</v>
+      </c>
+      <c r="V188">
+        <v>0.2568</v>
+      </c>
+      <c r="W188">
+        <v>1.139</v>
+      </c>
+      <c r="X188">
+        <v>0.4839</v>
+      </c>
+      <c r="Y188">
+        <v>2.6257</v>
+      </c>
+      <c r="Z188">
+        <v>0.0741</v>
+      </c>
+      <c r="AA188">
+        <v>1.208</v>
+      </c>
+      <c r="AB188">
+        <v>0.0449</v>
+      </c>
+      <c r="AC188">
+        <v>0.0553</v>
+      </c>
+      <c r="AD188">
+        <v>0.4656</v>
+      </c>
+      <c r="AE188">
+        <v>3.6401</v>
+      </c>
+      <c r="AF188">
+        <v>0.1385</v>
+      </c>
+      <c r="AG188">
+        <v>0.0947</v>
+      </c>
+      <c r="AH188">
+        <v>0.104</v>
+      </c>
+      <c r="AI188">
+        <v>4.6474</v>
+      </c>
+      <c r="AJ188">
+        <v>625.5299</v>
+      </c>
+      <c r="AK188">
+        <v>6.3189</v>
+      </c>
+      <c r="AL188">
+        <v>0.2835</v>
+      </c>
+    </row>
+    <row r="189" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>225</v>
+      </c>
+      <c r="B189">
+        <v>1.2733</v>
+      </c>
+      <c r="C189">
+        <v>3.2454</v>
+      </c>
+      <c r="D189">
+        <v>0.9028</v>
+      </c>
+      <c r="E189">
+        <v>3.2822</v>
+      </c>
+      <c r="F189">
+        <v>5.5896</v>
+      </c>
+      <c r="G189">
+        <v>0.6975</v>
+      </c>
+      <c r="H189">
+        <v>0.2158</v>
+      </c>
+      <c r="I189">
+        <v>0.706</v>
+      </c>
+      <c r="J189">
+        <v>0.0893</v>
+      </c>
+      <c r="K189">
+        <v>5.2777</v>
+      </c>
+      <c r="L189">
+        <v>6.1807</v>
+      </c>
+      <c r="M189">
+        <v>0.596</v>
+      </c>
+      <c r="N189">
+        <v>1.4357</v>
+      </c>
+      <c r="O189">
+        <v>0.026</v>
+      </c>
+      <c r="P189">
+        <v>1.5175</v>
+      </c>
+      <c r="Q189">
+        <v>0.0486</v>
+      </c>
+      <c r="R189">
+        <v>3.8467</v>
+      </c>
+      <c r="S189">
+        <v>2.9521</v>
+      </c>
+      <c r="T189">
+        <v>0.3429</v>
+      </c>
+      <c r="U189">
+        <v>0.2622</v>
+      </c>
+      <c r="V189">
+        <v>0.2565</v>
+      </c>
+      <c r="W189">
+        <v>1.1447</v>
+      </c>
+      <c r="X189">
+        <v>0.4848</v>
+      </c>
+      <c r="Y189">
+        <v>2.6212</v>
+      </c>
+      <c r="Z189">
+        <v>0.0744</v>
+      </c>
+      <c r="AA189">
+        <v>1.2063</v>
+      </c>
+      <c r="AB189">
+        <v>0.0449</v>
+      </c>
+      <c r="AC189">
+        <v>0.0562</v>
+      </c>
+      <c r="AD189">
+        <v>0.4657</v>
+      </c>
+      <c r="AE189">
+        <v>3.6507</v>
+      </c>
+      <c r="AF189">
+        <v>0.1389</v>
+      </c>
+      <c r="AG189">
+        <v>0.0951</v>
+      </c>
+      <c r="AH189">
+        <v>0.1042</v>
+      </c>
+      <c r="AI189">
+        <v>4.6765</v>
+      </c>
+      <c r="AJ189">
+        <v>625.5988</v>
+      </c>
+      <c r="AK189">
+        <v>6.3401</v>
+      </c>
+      <c r="AL189">
+        <v>0.282</v>
+      </c>
+    </row>
+    <row r="190" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>226</v>
+      </c>
+      <c r="B190">
+        <v>1.2939</v>
+      </c>
+      <c r="C190">
+        <v>3.2975</v>
+      </c>
+      <c r="D190">
+        <v>0.9089</v>
+      </c>
+      <c r="E190">
+        <v>3.3379</v>
+      </c>
+      <c r="F190">
+        <v>5.7347</v>
+      </c>
+      <c r="G190">
+        <v>0.7088</v>
+      </c>
+      <c r="H190">
+        <v>0.2185</v>
+      </c>
+      <c r="I190">
+        <v>0.715</v>
+      </c>
+      <c r="J190">
+        <v>0.0908</v>
+      </c>
+      <c r="K190">
+        <v>5.3447</v>
+      </c>
+      <c r="L190">
+        <v>6.2764</v>
+      </c>
+      <c r="M190">
+        <v>0.6056</v>
+      </c>
+      <c r="N190">
+        <v>1.4526</v>
+      </c>
+      <c r="O190">
+        <v>0.0266</v>
+      </c>
+      <c r="P190">
+        <v>1.552</v>
+      </c>
+      <c r="Q190">
+        <v>0.0493</v>
+      </c>
+      <c r="R190">
+        <v>3.9012</v>
+      </c>
+      <c r="S190">
+        <v>3.0146</v>
+      </c>
+      <c r="T190">
+        <v>0.3526</v>
+      </c>
+      <c r="U190">
+        <v>0.2658</v>
+      </c>
+      <c r="V190">
+        <v>0.2606</v>
+      </c>
+      <c r="W190">
+        <v>1.1636</v>
+      </c>
+      <c r="X190">
+        <v>0.4929</v>
+      </c>
+      <c r="Y190">
+        <v>2.6675</v>
+      </c>
+      <c r="Z190">
+        <v>0.0759</v>
+      </c>
+      <c r="AA190">
+        <v>1.2216</v>
+      </c>
+      <c r="AB190">
+        <v>0.0455</v>
+      </c>
+      <c r="AC190">
+        <v>0.0569</v>
+      </c>
+      <c r="AD190">
+        <v>0.4733</v>
+      </c>
+      <c r="AE190">
+        <v>3.7147</v>
+      </c>
+      <c r="AF190">
+        <v>0.1416</v>
+      </c>
+      <c r="AG190">
+        <v>0.0967</v>
+      </c>
+      <c r="AH190">
+        <v>0.1056</v>
+      </c>
+      <c r="AI190">
+        <v>4.7519</v>
+      </c>
+      <c r="AJ190">
+        <v>639.201</v>
+      </c>
+      <c r="AK190">
+        <v>6.4373</v>
+      </c>
+      <c r="AL190">
+        <v>0.2847</v>
+      </c>
+    </row>
+    <row r="191" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>227</v>
+      </c>
+      <c r="B191">
+        <v>1.2952</v>
+      </c>
+      <c r="C191">
+        <v>3.3103</v>
+      </c>
+      <c r="D191">
+        <v>0.9108</v>
+      </c>
+      <c r="E191">
+        <v>3.3388</v>
+      </c>
+      <c r="F191">
+        <v>5.7358</v>
+      </c>
+      <c r="G191">
+        <v>0.7095</v>
+      </c>
+      <c r="H191">
+        <v>0.2181</v>
+      </c>
+      <c r="I191">
+        <v>0.7133</v>
+      </c>
+      <c r="J191">
+        <v>0.0907</v>
+      </c>
+      <c r="K191">
+        <v>5.3306</v>
+      </c>
+      <c r="L191">
+        <v>6.2894</v>
+      </c>
+      <c r="M191">
+        <v>0.6062</v>
+      </c>
+      <c r="N191">
+        <v>1.4485</v>
+      </c>
+      <c r="O191">
+        <v>0.0266</v>
+      </c>
+      <c r="P191">
+        <v>1.5529</v>
+      </c>
+      <c r="Q191">
+        <v>0.0494</v>
+      </c>
+      <c r="R191">
+        <v>3.8853</v>
+      </c>
+      <c r="S191">
+        <v>3.0119</v>
+      </c>
+      <c r="T191">
+        <v>0.3539</v>
+      </c>
+      <c r="U191">
+        <v>0.2652</v>
+      </c>
+      <c r="V191">
+        <v>0.2616</v>
+      </c>
+      <c r="W191">
+        <v>1.1638</v>
+      </c>
+      <c r="X191">
+        <v>0.4955</v>
+      </c>
+      <c r="Y191">
+        <v>2.6605</v>
+      </c>
+      <c r="Z191">
+        <v>0.0759</v>
+      </c>
+      <c r="AA191">
+        <v>1.2163</v>
+      </c>
+      <c r="AB191">
+        <v>0.0454</v>
+      </c>
+      <c r="AC191">
+        <v>0.0561</v>
+      </c>
+      <c r="AD191">
+        <v>0.474</v>
+      </c>
+      <c r="AE191">
+        <v>3.716</v>
+      </c>
+      <c r="AF191">
+        <v>0.1412</v>
+      </c>
+      <c r="AG191">
+        <v>0.0967</v>
+      </c>
+      <c r="AH191">
+        <v>0.1056</v>
+      </c>
+      <c r="AI191">
+        <v>4.7569</v>
+      </c>
+      <c r="AJ191">
+        <v>635.9834</v>
+      </c>
+      <c r="AK191">
+        <v>6.4364</v>
+      </c>
+      <c r="AL191">
+        <v>0.2851</v>
+      </c>
+    </row>
+    <row r="192" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>228</v>
+      </c>
+      <c r="B192">
+        <v>1.2964</v>
+      </c>
+      <c r="C192">
+        <v>3.3187</v>
+      </c>
+      <c r="D192">
+        <v>0.9534</v>
+      </c>
+      <c r="E192">
+        <v>3.3365</v>
+      </c>
+      <c r="F192">
+        <v>5.7285</v>
+      </c>
+      <c r="G192">
+        <v>0.7102</v>
+      </c>
+      <c r="H192">
+        <v>0.2192</v>
+      </c>
+      <c r="I192">
+        <v>0.7161</v>
+      </c>
+      <c r="J192">
+        <v>0.0909</v>
+      </c>
+      <c r="K192">
+        <v>5.3527</v>
+      </c>
+      <c r="L192">
+        <v>6.3036</v>
+      </c>
+      <c r="M192">
+        <v>0.6067</v>
+      </c>
+      <c r="N192">
+        <v>1.465</v>
+      </c>
+      <c r="O192">
+        <v>0.0267</v>
+      </c>
+      <c r="P192">
+        <v>1.5585</v>
+      </c>
+      <c r="Q192">
+        <v>0.0494</v>
+      </c>
+      <c r="R192">
+        <v>3.9071</v>
+      </c>
+      <c r="S192">
+        <v>3.0096</v>
+      </c>
+      <c r="T192">
+        <v>0.3558</v>
+      </c>
+      <c r="U192">
+        <v>0.2665</v>
+      </c>
+      <c r="V192">
+        <v>0.2639</v>
+      </c>
+      <c r="W192">
+        <v>1.1656</v>
+      </c>
+      <c r="X192">
+        <v>0.4963</v>
+      </c>
+      <c r="Y192">
+        <v>2.6681</v>
+      </c>
+      <c r="Z192">
+        <v>0.0759</v>
+      </c>
+      <c r="AA192">
+        <v>1.225</v>
+      </c>
+      <c r="AB192">
+        <v>0.0456</v>
+      </c>
+      <c r="AC192">
+        <v>0.0554</v>
+      </c>
+      <c r="AD192">
+        <v>0.4755</v>
+      </c>
+      <c r="AE192">
+        <v>3.7243</v>
+      </c>
+      <c r="AF192">
+        <v>0.1416</v>
+      </c>
+      <c r="AG192">
+        <v>0.0968</v>
+      </c>
+      <c r="AH192">
+        <v>0.1058</v>
+      </c>
+      <c r="AI192">
+        <v>4.7616</v>
+      </c>
+      <c r="AJ192">
+        <v>635.8864</v>
+      </c>
+      <c r="AK192">
+        <v>6.4489</v>
+      </c>
+      <c r="AL192">
+        <v>0.2873</v>
+      </c>
+    </row>
+    <row r="193" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>229</v>
+      </c>
+      <c r="B193">
+        <v>1.3015</v>
+      </c>
+      <c r="C193">
+        <v>3.3309</v>
+      </c>
+      <c r="D193">
+        <v>0.9593</v>
+      </c>
+      <c r="E193">
+        <v>3.3602</v>
+      </c>
+      <c r="F193">
+        <v>5.7355</v>
+      </c>
+      <c r="G193">
+        <v>0.713</v>
+      </c>
+      <c r="H193">
+        <v>0.2191</v>
+      </c>
+      <c r="I193">
+        <v>0.7158</v>
+      </c>
+      <c r="J193">
+        <v>0.0913</v>
+      </c>
+      <c r="K193">
+        <v>5.3501</v>
+      </c>
+      <c r="L193">
+        <v>6.3236</v>
+      </c>
+      <c r="M193">
+        <v>0.6091</v>
+      </c>
+      <c r="N193">
+        <v>1.4587</v>
+      </c>
+      <c r="O193">
+        <v>0.0268</v>
+      </c>
+      <c r="P193">
+        <v>1.5623</v>
+      </c>
+      <c r="Q193">
+        <v>0.0494</v>
+      </c>
+      <c r="R193">
+        <v>3.8995</v>
+      </c>
+      <c r="S193">
+        <v>3.02</v>
+      </c>
+      <c r="T193">
+        <v>0.3572</v>
+      </c>
+      <c r="U193">
+        <v>0.267</v>
+      </c>
+      <c r="V193">
+        <v>0.2647</v>
+      </c>
+      <c r="W193">
+        <v>1.1691</v>
+      </c>
+      <c r="X193">
+        <v>0.4999</v>
+      </c>
+      <c r="Y193">
+        <v>2.6791</v>
+      </c>
+      <c r="Z193">
+        <v>0.0761</v>
+      </c>
+      <c r="AA193">
+        <v>1.2213</v>
+      </c>
+      <c r="AB193">
+        <v>0.0456</v>
+      </c>
+      <c r="AC193">
+        <v>0.0559</v>
+      </c>
+      <c r="AD193">
+        <v>0.4763</v>
+      </c>
+      <c r="AE193">
+        <v>3.7351</v>
+      </c>
+      <c r="AF193">
+        <v>0.1419</v>
+      </c>
+      <c r="AG193">
+        <v>0.0972</v>
+      </c>
+      <c r="AH193">
+        <v>0.1065</v>
+      </c>
+      <c r="AI193">
+        <v>4.7801</v>
+      </c>
+      <c r="AJ193">
+        <v>633.0241</v>
+      </c>
+      <c r="AK193">
+        <v>6.4647</v>
+      </c>
+      <c r="AL193">
+        <v>0.287</v>
+      </c>
+    </row>
+    <row r="194" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>230</v>
+      </c>
+      <c r="B194">
+        <v>1.3017</v>
+      </c>
+      <c r="C194">
+        <v>3.324</v>
+      </c>
+      <c r="D194">
+        <v>0.9522</v>
+      </c>
+      <c r="E194">
+        <v>3.3524</v>
+      </c>
+      <c r="F194">
+        <v>5.7304</v>
+      </c>
+      <c r="G194">
+        <v>0.7134</v>
+      </c>
+      <c r="H194">
+        <v>0.2191</v>
+      </c>
+      <c r="I194">
+        <v>0.7154</v>
+      </c>
+      <c r="J194">
+        <v>0.0912</v>
+      </c>
+      <c r="K194">
+        <v>5.347</v>
+      </c>
+      <c r="L194">
+        <v>6.3058</v>
+      </c>
+      <c r="M194">
+        <v>0.6093</v>
+      </c>
+      <c r="N194">
+        <v>1.4577</v>
+      </c>
+      <c r="O194">
+        <v>0.0267</v>
+      </c>
+      <c r="P194">
+        <v>1.5536</v>
+      </c>
+      <c r="Q194">
+        <v>0.0494</v>
+      </c>
+      <c r="R194">
+        <v>3.9029</v>
+      </c>
+      <c r="S194">
+        <v>3.0217</v>
+      </c>
+      <c r="T194">
+        <v>0.3556</v>
+      </c>
+      <c r="U194">
+        <v>0.267</v>
+      </c>
+      <c r="V194">
+        <v>0.2652</v>
+      </c>
+      <c r="W194">
+        <v>1.1686</v>
+      </c>
+      <c r="X194">
+        <v>0.4994</v>
+      </c>
+      <c r="Y194">
+        <v>2.6724</v>
+      </c>
+      <c r="Z194">
+        <v>0.076</v>
+      </c>
+      <c r="AA194">
+        <v>1.2211</v>
+      </c>
+      <c r="AB194">
+        <v>0.0456</v>
+      </c>
+      <c r="AC194">
+        <v>0.0559</v>
+      </c>
+      <c r="AD194">
+        <v>0.4775</v>
+      </c>
+      <c r="AE194">
+        <v>3.7296</v>
+      </c>
+      <c r="AF194">
+        <v>0.142</v>
+      </c>
+      <c r="AG194">
+        <v>0.0969</v>
+      </c>
+      <c r="AH194">
+        <v>0.1066</v>
+      </c>
+      <c r="AI194">
+        <v>4.7814</v>
+      </c>
+      <c r="AJ194">
+        <v>633.4893</v>
+      </c>
+      <c r="AK194">
+        <v>6.4635</v>
+      </c>
+      <c r="AL194">
+        <v>0.2866</v>
+      </c>
+    </row>
+    <row r="195" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>231</v>
+      </c>
+      <c r="B195">
+        <v>1.2963</v>
+      </c>
+      <c r="C195">
+        <v>3.3222</v>
+      </c>
+      <c r="D195">
+        <v>0.9487</v>
+      </c>
+      <c r="E195">
+        <v>3.3462</v>
+      </c>
+      <c r="F195">
+        <v>5.728</v>
+      </c>
+      <c r="G195">
+        <v>0.7115</v>
+      </c>
+      <c r="H195">
+        <v>0.2193</v>
+      </c>
+      <c r="I195">
+        <v>0.7145</v>
+      </c>
+      <c r="J195">
+        <v>0.0909</v>
+      </c>
+      <c r="K195">
+        <v>5.3414</v>
+      </c>
+      <c r="L195">
+        <v>6.3029</v>
+      </c>
+      <c r="M195">
+        <v>0.6067</v>
+      </c>
+      <c r="N195">
+        <v>1.4642</v>
+      </c>
+      <c r="O195">
+        <v>0.0266</v>
+      </c>
+      <c r="P195">
+        <v>1.5578</v>
+      </c>
+      <c r="Q195">
+        <v>0.0492</v>
+      </c>
+      <c r="R195">
+        <v>3.9045</v>
+      </c>
+      <c r="S195">
+        <v>3.0085</v>
+      </c>
+      <c r="T195">
+        <v>0.3547</v>
+      </c>
+      <c r="U195">
+        <v>0.2668</v>
+      </c>
+      <c r="V195">
+        <v>0.2619</v>
+      </c>
+      <c r="W195">
+        <v>1.1655</v>
+      </c>
+      <c r="X195">
+        <v>0.4978</v>
+      </c>
+      <c r="Y195">
+        <v>2.6713</v>
+      </c>
+      <c r="Z195">
+        <v>0.0758</v>
+      </c>
+      <c r="AA195">
+        <v>1.2203</v>
+      </c>
+      <c r="AB195">
+        <v>0.0455</v>
+      </c>
+      <c r="AC195">
+        <v>0.0561</v>
+      </c>
+      <c r="AD195">
+        <v>0.478</v>
+      </c>
+      <c r="AE195">
+        <v>3.7192</v>
+      </c>
+      <c r="AF195">
+        <v>0.142</v>
+      </c>
+      <c r="AG195">
+        <v>0.0965</v>
+      </c>
+      <c r="AH195">
+        <v>0.1061</v>
+      </c>
+      <c r="AI195">
+        <v>4.7612</v>
+      </c>
+      <c r="AJ195">
+        <v>640.8929</v>
+      </c>
+      <c r="AK195">
+        <v>6.4458</v>
+      </c>
+      <c r="AL195">
+        <v>0.2879</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">