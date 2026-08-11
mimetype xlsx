--- v0 (2026-06-12)
+++ v1 (2026-08-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="BNR Exchange Rates" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>AED</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>CNY</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
@@ -449,50 +449,176 @@
     <t>2026-06-02</t>
   </si>
   <si>
     <t>2026-06-03</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2026-06-05</t>
   </si>
   <si>
     <t>2026-06-08</t>
   </si>
   <si>
     <t>2026-06-09</t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>2026-06-11</t>
   </si>
   <si>
     <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>2026-06-17</t>
+  </si>
+  <si>
+    <t>2026-06-18</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2026-06-22</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-02</t>
+  </si>
+  <si>
+    <t>2026-07-03</t>
+  </si>
+  <si>
+    <t>2026-07-06</t>
+  </si>
+  <si>
+    <t>2026-07-07</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-07-16</t>
+  </si>
+  <si>
+    <t>2026-07-17</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
+  </si>
+  <si>
+    <t>2026-07-21</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>2026-07-23</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
+    <t>2026-07-27</t>
+  </si>
+  <si>
+    <t>2026-07-28</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-08-03</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>2026-08-06</t>
+  </si>
+  <si>
+    <t>2026-08-07</t>
+  </si>
+  <si>
+    <t>2026-08-10</t>
+  </si>
+  <si>
+    <t>2026-08-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -829,51 +955,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL110"/>
+  <dimension ref="A1:AL152"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:38" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -13590,50 +13716,4922 @@
         <v>0.4799</v>
       </c>
       <c r="AE110">
         <v>3.5223</v>
       </c>
       <c r="AF110">
         <v>0.1384</v>
       </c>
       <c r="AG110">
         <v>0.0976</v>
       </c>
       <c r="AH110">
         <v>0.1008</v>
       </c>
       <c r="AI110">
         <v>4.5194</v>
       </c>
       <c r="AJ110">
         <v>613.6642</v>
       </c>
       <c r="AK110">
         <v>6.1747</v>
       </c>
       <c r="AL110">
         <v>0.2779</v>
+      </c>
+    </row>
+    <row r="111" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>147</v>
+      </c>
+      <c r="B111">
+        <v>1.2286</v>
+      </c>
+      <c r="C111">
+        <v>3.1913</v>
+      </c>
+      <c r="D111">
+        <v>0.8911</v>
+      </c>
+      <c r="E111">
+        <v>3.2296</v>
+      </c>
+      <c r="F111">
+        <v>5.6891</v>
+      </c>
+      <c r="G111">
+        <v>0.6678</v>
+      </c>
+      <c r="H111">
+        <v>0.217</v>
+      </c>
+      <c r="I111">
+        <v>0.7008</v>
+      </c>
+      <c r="J111">
+        <v>0.0894</v>
+      </c>
+      <c r="K111">
+        <v>5.238</v>
+      </c>
+      <c r="L111">
+        <v>6.06</v>
+      </c>
+      <c r="M111">
+        <v>0.576</v>
+      </c>
+      <c r="N111">
+        <v>1.4944</v>
+      </c>
+      <c r="O111">
+        <v>0.0255</v>
+      </c>
+      <c r="P111">
+        <v>1.5527</v>
+      </c>
+      <c r="Q111">
+        <v>0.0476</v>
+      </c>
+      <c r="R111">
+        <v>3.6325</v>
+      </c>
+      <c r="S111">
+        <v>2.8179</v>
+      </c>
+      <c r="T111">
+        <v>0.2979</v>
+      </c>
+      <c r="U111">
+        <v>0.2603</v>
+      </c>
+      <c r="V111">
+        <v>0.2624</v>
+      </c>
+      <c r="W111">
+        <v>1.114</v>
+      </c>
+      <c r="X111">
+        <v>0.4744</v>
+      </c>
+      <c r="Y111">
+        <v>2.6371</v>
+      </c>
+      <c r="Z111">
+        <v>0.0748</v>
+      </c>
+      <c r="AA111">
+        <v>1.2341</v>
+      </c>
+      <c r="AB111">
+        <v>0.0446</v>
+      </c>
+      <c r="AC111">
+        <v>0.062</v>
+      </c>
+      <c r="AD111">
+        <v>0.4812</v>
+      </c>
+      <c r="AE111">
+        <v>3.5203</v>
+      </c>
+      <c r="AF111">
+        <v>0.1386</v>
+      </c>
+      <c r="AG111">
+        <v>0.0974</v>
+      </c>
+      <c r="AH111">
+        <v>0.1006</v>
+      </c>
+      <c r="AI111">
+        <v>4.5124</v>
+      </c>
+      <c r="AJ111">
+        <v>629.7073</v>
+      </c>
+      <c r="AK111">
+        <v>6.1699</v>
+      </c>
+      <c r="AL111">
+        <v>0.279</v>
+      </c>
+    </row>
+    <row r="112" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>148</v>
+      </c>
+      <c r="B112">
+        <v>1.2276</v>
+      </c>
+      <c r="C112">
+        <v>3.1864</v>
+      </c>
+      <c r="D112">
+        <v>0.8923</v>
+      </c>
+      <c r="E112">
+        <v>3.22</v>
+      </c>
+      <c r="F112">
+        <v>5.6723</v>
+      </c>
+      <c r="G112">
+        <v>0.6674</v>
+      </c>
+      <c r="H112">
+        <v>0.2166</v>
+      </c>
+      <c r="I112">
+        <v>0.6999</v>
+      </c>
+      <c r="J112">
+        <v>0.0898</v>
+      </c>
+      <c r="K112">
+        <v>5.231</v>
+      </c>
+      <c r="L112">
+        <v>6.0498</v>
+      </c>
+      <c r="M112">
+        <v>0.5756</v>
+      </c>
+      <c r="N112">
+        <v>1.4979</v>
+      </c>
+      <c r="O112">
+        <v>0.0255</v>
+      </c>
+      <c r="P112">
+        <v>1.548</v>
+      </c>
+      <c r="Q112">
+        <v>0.0477</v>
+      </c>
+      <c r="R112">
+        <v>3.6226</v>
+      </c>
+      <c r="S112">
+        <v>2.8121</v>
+      </c>
+      <c r="T112">
+        <v>0.2992</v>
+      </c>
+      <c r="U112">
+        <v>0.2595</v>
+      </c>
+      <c r="V112">
+        <v>0.2621</v>
+      </c>
+      <c r="W112">
+        <v>1.1084</v>
+      </c>
+      <c r="X112">
+        <v>0.4731</v>
+      </c>
+      <c r="Y112">
+        <v>2.6275</v>
+      </c>
+      <c r="Z112">
+        <v>0.0749</v>
+      </c>
+      <c r="AA112">
+        <v>1.2323</v>
+      </c>
+      <c r="AB112">
+        <v>0.0446</v>
+      </c>
+      <c r="AC112">
+        <v>0.0625</v>
+      </c>
+      <c r="AD112">
+        <v>0.4799</v>
+      </c>
+      <c r="AE112">
+        <v>3.5175</v>
+      </c>
+      <c r="AF112">
+        <v>0.1387</v>
+      </c>
+      <c r="AG112">
+        <v>0.0974</v>
+      </c>
+      <c r="AH112">
+        <v>0.1007</v>
+      </c>
+      <c r="AI112">
+        <v>4.5091</v>
+      </c>
+      <c r="AJ112">
+        <v>630.1725</v>
+      </c>
+      <c r="AK112">
+        <v>6.1633</v>
+      </c>
+      <c r="AL112">
+        <v>0.2789</v>
+      </c>
+    </row>
+    <row r="113" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>149</v>
+      </c>
+      <c r="B113">
+        <v>1.228</v>
+      </c>
+      <c r="C113">
+        <v>3.1847</v>
+      </c>
+      <c r="D113">
+        <v>0.8855</v>
+      </c>
+      <c r="E113">
+        <v>3.2217</v>
+      </c>
+      <c r="F113">
+        <v>5.698</v>
+      </c>
+      <c r="G113">
+        <v>0.6674</v>
+      </c>
+      <c r="H113">
+        <v>0.2166</v>
+      </c>
+      <c r="I113">
+        <v>0.7</v>
+      </c>
+      <c r="J113">
+        <v>0.0902</v>
+      </c>
+      <c r="K113">
+        <v>5.2328</v>
+      </c>
+      <c r="L113">
+        <v>6.0498</v>
+      </c>
+      <c r="M113">
+        <v>0.5756</v>
+      </c>
+      <c r="N113">
+        <v>1.4968</v>
+      </c>
+      <c r="O113">
+        <v>0.0254</v>
+      </c>
+      <c r="P113">
+        <v>1.5463</v>
+      </c>
+      <c r="Q113">
+        <v>0.0477</v>
+      </c>
+      <c r="R113">
+        <v>3.6238</v>
+      </c>
+      <c r="S113">
+        <v>2.8152</v>
+      </c>
+      <c r="T113">
+        <v>0.2977</v>
+      </c>
+      <c r="U113">
+        <v>0.2595</v>
+      </c>
+      <c r="V113">
+        <v>0.2619</v>
+      </c>
+      <c r="W113">
+        <v>1.1087</v>
+      </c>
+      <c r="X113">
+        <v>0.4756</v>
+      </c>
+      <c r="Y113">
+        <v>2.623</v>
+      </c>
+      <c r="Z113">
+        <v>0.0747</v>
+      </c>
+      <c r="AA113">
+        <v>1.2343</v>
+      </c>
+      <c r="AB113">
+        <v>0.0446</v>
+      </c>
+      <c r="AC113">
+        <v>0.062</v>
+      </c>
+      <c r="AD113">
+        <v>0.4808</v>
+      </c>
+      <c r="AE113">
+        <v>3.5161</v>
+      </c>
+      <c r="AF113">
+        <v>0.1384</v>
+      </c>
+      <c r="AG113">
+        <v>0.0971</v>
+      </c>
+      <c r="AH113">
+        <v>0.1006</v>
+      </c>
+      <c r="AI113">
+        <v>4.5101</v>
+      </c>
+      <c r="AJ113">
+        <v>627.4426</v>
+      </c>
+      <c r="AK113">
+        <v>6.1651</v>
+      </c>
+      <c r="AL113">
+        <v>0.2781</v>
+      </c>
+    </row>
+    <row r="114" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>150</v>
+      </c>
+      <c r="B114">
+        <v>1.2411</v>
+      </c>
+      <c r="C114">
+        <v>3.1989</v>
+      </c>
+      <c r="D114">
+        <v>0.8928</v>
+      </c>
+      <c r="E114">
+        <v>3.2279</v>
+      </c>
+      <c r="F114">
+        <v>5.6804</v>
+      </c>
+      <c r="G114">
+        <v>0.6735</v>
+      </c>
+      <c r="H114">
+        <v>0.2165</v>
+      </c>
+      <c r="I114">
+        <v>0.7002</v>
+      </c>
+      <c r="J114">
+        <v>0.0913</v>
+      </c>
+      <c r="K114">
+        <v>5.2339</v>
+      </c>
+      <c r="L114">
+        <v>6.0378</v>
+      </c>
+      <c r="M114">
+        <v>0.5816</v>
+      </c>
+      <c r="N114">
+        <v>1.4883</v>
+      </c>
+      <c r="O114">
+        <v>0.0257</v>
+      </c>
+      <c r="P114">
+        <v>1.5493</v>
+      </c>
+      <c r="Q114">
+        <v>0.0483</v>
+      </c>
+      <c r="R114">
+        <v>3.6246</v>
+      </c>
+      <c r="S114">
+        <v>2.8358</v>
+      </c>
+      <c r="T114">
+        <v>0.2968</v>
+      </c>
+      <c r="U114">
+        <v>0.2591</v>
+      </c>
+      <c r="V114">
+        <v>0.263</v>
+      </c>
+      <c r="W114">
+        <v>1.1071</v>
+      </c>
+      <c r="X114">
+        <v>0.472</v>
+      </c>
+      <c r="Y114">
+        <v>2.6299</v>
+      </c>
+      <c r="Z114">
+        <v>0.0752</v>
+      </c>
+      <c r="AA114">
+        <v>1.2293</v>
+      </c>
+      <c r="AB114">
+        <v>0.0446</v>
+      </c>
+      <c r="AC114">
+        <v>0.0622</v>
+      </c>
+      <c r="AD114">
+        <v>0.4778</v>
+      </c>
+      <c r="AE114">
+        <v>3.5343</v>
+      </c>
+      <c r="AF114">
+        <v>0.1392</v>
+      </c>
+      <c r="AG114">
+        <v>0.0981</v>
+      </c>
+      <c r="AH114">
+        <v>0.1014</v>
+      </c>
+      <c r="AI114">
+        <v>4.5584</v>
+      </c>
+      <c r="AJ114">
+        <v>625.8893</v>
+      </c>
+      <c r="AK114">
+        <v>6.2018</v>
+      </c>
+      <c r="AL114">
+        <v>0.2778</v>
+      </c>
+    </row>
+    <row r="115" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>151</v>
+      </c>
+      <c r="B115">
+        <v>1.2447</v>
+      </c>
+      <c r="C115">
+        <v>3.2081</v>
+      </c>
+      <c r="D115">
+        <v>0.8862</v>
+      </c>
+      <c r="E115">
+        <v>3.2329</v>
+      </c>
+      <c r="F115">
+        <v>5.6731</v>
+      </c>
+      <c r="G115">
+        <v>0.6753</v>
+      </c>
+      <c r="H115">
+        <v>0.2163</v>
+      </c>
+      <c r="I115">
+        <v>0.7009</v>
+      </c>
+      <c r="J115">
+        <v>0.0916</v>
+      </c>
+      <c r="K115">
+        <v>5.2391</v>
+      </c>
+      <c r="L115">
+        <v>6.0505</v>
+      </c>
+      <c r="M115">
+        <v>0.5831</v>
+      </c>
+      <c r="N115">
+        <v>1.4852</v>
+      </c>
+      <c r="O115">
+        <v>0.0257</v>
+      </c>
+      <c r="P115">
+        <v>1.5468</v>
+      </c>
+      <c r="Q115">
+        <v>0.0485</v>
+      </c>
+      <c r="R115">
+        <v>3.6383</v>
+      </c>
+      <c r="S115">
+        <v>2.8346</v>
+      </c>
+      <c r="T115">
+        <v>0.299</v>
+      </c>
+      <c r="U115">
+        <v>0.2592</v>
+      </c>
+      <c r="V115">
+        <v>0.2635</v>
+      </c>
+      <c r="W115">
+        <v>1.1054</v>
+      </c>
+      <c r="X115">
+        <v>0.4715</v>
+      </c>
+      <c r="Y115">
+        <v>2.6257</v>
+      </c>
+      <c r="Z115">
+        <v>0.0752</v>
+      </c>
+      <c r="AA115">
+        <v>1.2296</v>
+      </c>
+      <c r="AB115">
+        <v>0.0446</v>
+      </c>
+      <c r="AC115">
+        <v>0.0622</v>
+      </c>
+      <c r="AD115">
+        <v>0.4776</v>
+      </c>
+      <c r="AE115">
+        <v>3.5408</v>
+      </c>
+      <c r="AF115">
+        <v>0.1393</v>
+      </c>
+      <c r="AG115">
+        <v>0.0987</v>
+      </c>
+      <c r="AH115">
+        <v>0.1018</v>
+      </c>
+      <c r="AI115">
+        <v>4.571</v>
+      </c>
+      <c r="AJ115">
+        <v>612.0168</v>
+      </c>
+      <c r="AK115">
+        <v>6.2139</v>
+      </c>
+      <c r="AL115">
+        <v>0.2774</v>
+      </c>
+    </row>
+    <row r="116" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>152</v>
+      </c>
+      <c r="B116">
+        <v>1.2444</v>
+      </c>
+      <c r="C116">
+        <v>3.2003</v>
+      </c>
+      <c r="D116">
+        <v>0.8869</v>
+      </c>
+      <c r="E116">
+        <v>3.2259</v>
+      </c>
+      <c r="F116">
+        <v>5.6624</v>
+      </c>
+      <c r="G116">
+        <v>0.6746</v>
+      </c>
+      <c r="H116">
+        <v>0.2166</v>
+      </c>
+      <c r="I116">
+        <v>0.7008</v>
+      </c>
+      <c r="J116">
+        <v>0.0919</v>
+      </c>
+      <c r="K116">
+        <v>5.2386</v>
+      </c>
+      <c r="L116">
+        <v>6.0478</v>
+      </c>
+      <c r="M116">
+        <v>0.583</v>
+      </c>
+      <c r="N116">
+        <v>1.4873</v>
+      </c>
+      <c r="O116">
+        <v>0.0257</v>
+      </c>
+      <c r="P116">
+        <v>1.5384</v>
+      </c>
+      <c r="Q116">
+        <v>0.0483</v>
+      </c>
+      <c r="R116">
+        <v>3.6379</v>
+      </c>
+      <c r="S116">
+        <v>2.8261</v>
+      </c>
+      <c r="T116">
+        <v>0.2973</v>
+      </c>
+      <c r="U116">
+        <v>0.2591</v>
+      </c>
+      <c r="V116">
+        <v>0.2636</v>
+      </c>
+      <c r="W116">
+        <v>1.1016</v>
+      </c>
+      <c r="X116">
+        <v>0.472</v>
+      </c>
+      <c r="Y116">
+        <v>2.6192</v>
+      </c>
+      <c r="Z116">
+        <v>0.0749</v>
+      </c>
+      <c r="AA116">
+        <v>1.227</v>
+      </c>
+      <c r="AB116">
+        <v>0.0446</v>
+      </c>
+      <c r="AC116">
+        <v>0.0621</v>
+      </c>
+      <c r="AD116">
+        <v>0.4766</v>
+      </c>
+      <c r="AE116">
+        <v>3.5358</v>
+      </c>
+      <c r="AF116">
+        <v>0.1388</v>
+      </c>
+      <c r="AG116">
+        <v>0.0983</v>
+      </c>
+      <c r="AH116">
+        <v>0.1016</v>
+      </c>
+      <c r="AI116">
+        <v>4.5706</v>
+      </c>
+      <c r="AJ116">
+        <v>618.2179</v>
+      </c>
+      <c r="AK116">
+        <v>6.2115</v>
+      </c>
+      <c r="AL116">
+        <v>0.2781</v>
+      </c>
+    </row>
+    <row r="117" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>153</v>
+      </c>
+      <c r="B117">
+        <v>1.2519</v>
+      </c>
+      <c r="C117">
+        <v>3.1977</v>
+      </c>
+      <c r="D117">
+        <v>0.8939</v>
+      </c>
+      <c r="E117">
+        <v>3.2425</v>
+      </c>
+      <c r="F117">
+        <v>5.6772</v>
+      </c>
+      <c r="G117">
+        <v>0.6778</v>
+      </c>
+      <c r="H117">
+        <v>0.2168</v>
+      </c>
+      <c r="I117">
+        <v>0.7018</v>
+      </c>
+      <c r="J117">
+        <v>0.0925</v>
+      </c>
+      <c r="K117">
+        <v>5.246</v>
+      </c>
+      <c r="L117">
+        <v>6.0799</v>
+      </c>
+      <c r="M117">
+        <v>0.5865</v>
+      </c>
+      <c r="N117">
+        <v>1.4823</v>
+      </c>
+      <c r="O117">
+        <v>0.0258</v>
+      </c>
+      <c r="P117">
+        <v>1.5371</v>
+      </c>
+      <c r="Q117">
+        <v>0.0485</v>
+      </c>
+      <c r="R117">
+        <v>3.6431</v>
+      </c>
+      <c r="S117">
+        <v>2.8485</v>
+      </c>
+      <c r="T117">
+        <v>0.2996</v>
+      </c>
+      <c r="U117">
+        <v>0.26</v>
+      </c>
+      <c r="V117">
+        <v>0.2633</v>
+      </c>
+      <c r="W117">
+        <v>1.11</v>
+      </c>
+      <c r="X117">
+        <v>0.4723</v>
+      </c>
+      <c r="Y117">
+        <v>2.6168</v>
+      </c>
+      <c r="Z117">
+        <v>0.0751</v>
+      </c>
+      <c r="AA117">
+        <v>1.2251</v>
+      </c>
+      <c r="AB117">
+        <v>0.0447</v>
+      </c>
+      <c r="AC117">
+        <v>0.0615</v>
+      </c>
+      <c r="AD117">
+        <v>0.4754</v>
+      </c>
+      <c r="AE117">
+        <v>3.5506</v>
+      </c>
+      <c r="AF117">
+        <v>0.1388</v>
+      </c>
+      <c r="AG117">
+        <v>0.0989</v>
+      </c>
+      <c r="AH117">
+        <v>0.1024</v>
+      </c>
+      <c r="AI117">
+        <v>4.5981</v>
+      </c>
+      <c r="AJ117">
+        <v>608.6838</v>
+      </c>
+      <c r="AK117">
+        <v>6.2392</v>
+      </c>
+      <c r="AL117">
+        <v>0.2792</v>
+      </c>
+    </row>
+    <row r="118" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>154</v>
+      </c>
+      <c r="B118">
+        <v>1.2585</v>
+      </c>
+      <c r="C118">
+        <v>3.1855</v>
+      </c>
+      <c r="D118">
+        <v>0.8918</v>
+      </c>
+      <c r="E118">
+        <v>3.2484</v>
+      </c>
+      <c r="F118">
+        <v>5.6936</v>
+      </c>
+      <c r="G118">
+        <v>0.6788</v>
+      </c>
+      <c r="H118">
+        <v>0.2164</v>
+      </c>
+      <c r="I118">
+        <v>0.7018</v>
+      </c>
+      <c r="J118">
+        <v>0.0931</v>
+      </c>
+      <c r="K118">
+        <v>5.2461</v>
+      </c>
+      <c r="L118">
+        <v>6.0934</v>
+      </c>
+      <c r="M118">
+        <v>0.5897</v>
+      </c>
+      <c r="N118">
+        <v>1.4757</v>
+      </c>
+      <c r="O118">
+        <v>0.0258</v>
+      </c>
+      <c r="P118">
+        <v>1.5478</v>
+      </c>
+      <c r="Q118">
+        <v>0.0488</v>
+      </c>
+      <c r="R118">
+        <v>3.6482</v>
+      </c>
+      <c r="S118">
+        <v>2.8581</v>
+      </c>
+      <c r="T118">
+        <v>0.2988</v>
+      </c>
+      <c r="U118">
+        <v>0.2603</v>
+      </c>
+      <c r="V118">
+        <v>0.2625</v>
+      </c>
+      <c r="W118">
+        <v>1.1171</v>
+      </c>
+      <c r="X118">
+        <v>0.47</v>
+      </c>
+      <c r="Y118">
+        <v>2.6074</v>
+      </c>
+      <c r="Z118">
+        <v>0.0756</v>
+      </c>
+      <c r="AA118">
+        <v>1.2233</v>
+      </c>
+      <c r="AB118">
+        <v>0.0447</v>
+      </c>
+      <c r="AC118">
+        <v>0.0618</v>
+      </c>
+      <c r="AD118">
+        <v>0.4732</v>
+      </c>
+      <c r="AE118">
+        <v>3.5607</v>
+      </c>
+      <c r="AF118">
+        <v>0.1383</v>
+      </c>
+      <c r="AG118">
+        <v>0.0994</v>
+      </c>
+      <c r="AH118">
+        <v>0.103</v>
+      </c>
+      <c r="AI118">
+        <v>4.6227</v>
+      </c>
+      <c r="AJ118">
+        <v>604.7157</v>
+      </c>
+      <c r="AK118">
+        <v>6.2569</v>
+      </c>
+      <c r="AL118">
+        <v>0.2781</v>
+      </c>
+    </row>
+    <row r="119" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>155</v>
+      </c>
+      <c r="B119">
+        <v>1.2535</v>
+      </c>
+      <c r="C119">
+        <v>3.1768</v>
+      </c>
+      <c r="D119">
+        <v>0.8873</v>
+      </c>
+      <c r="E119">
+        <v>3.2349</v>
+      </c>
+      <c r="F119">
+        <v>5.6737</v>
+      </c>
+      <c r="G119">
+        <v>0.6772</v>
+      </c>
+      <c r="H119">
+        <v>0.2159</v>
+      </c>
+      <c r="I119">
+        <v>0.6999</v>
+      </c>
+      <c r="J119">
+        <v>0.093</v>
+      </c>
+      <c r="K119">
+        <v>5.2317</v>
+      </c>
+      <c r="L119">
+        <v>6.071</v>
+      </c>
+      <c r="M119">
+        <v>0.5872</v>
+      </c>
+      <c r="N119">
+        <v>1.4755</v>
+      </c>
+      <c r="O119">
+        <v>0.0257</v>
+      </c>
+      <c r="P119">
+        <v>1.5483</v>
+      </c>
+      <c r="Q119">
+        <v>0.0488</v>
+      </c>
+      <c r="R119">
+        <v>3.6331</v>
+      </c>
+      <c r="S119">
+        <v>2.8448</v>
+      </c>
+      <c r="T119">
+        <v>0.2985</v>
+      </c>
+      <c r="U119">
+        <v>0.2598</v>
+      </c>
+      <c r="V119">
+        <v>0.2616</v>
+      </c>
+      <c r="W119">
+        <v>1.118</v>
+      </c>
+      <c r="X119">
+        <v>0.4667</v>
+      </c>
+      <c r="Y119">
+        <v>2.6001</v>
+      </c>
+      <c r="Z119">
+        <v>0.0753</v>
+      </c>
+      <c r="AA119">
+        <v>1.2199</v>
+      </c>
+      <c r="AB119">
+        <v>0.0446</v>
+      </c>
+      <c r="AC119">
+        <v>0.0613</v>
+      </c>
+      <c r="AD119">
+        <v>0.4731</v>
+      </c>
+      <c r="AE119">
+        <v>3.5505</v>
+      </c>
+      <c r="AF119">
+        <v>0.1381</v>
+      </c>
+      <c r="AG119">
+        <v>0.0987</v>
+      </c>
+      <c r="AH119">
+        <v>0.1024</v>
+      </c>
+      <c r="AI119">
+        <v>4.6035</v>
+      </c>
+      <c r="AJ119">
+        <v>590.7325</v>
+      </c>
+      <c r="AK119">
+        <v>6.235</v>
+      </c>
+      <c r="AL119">
+        <v>0.2785</v>
+      </c>
+    </row>
+    <row r="120" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>156</v>
+      </c>
+      <c r="B120">
+        <v>1.2501</v>
+      </c>
+      <c r="C120">
+        <v>3.1706</v>
+      </c>
+      <c r="D120">
+        <v>0.8871</v>
+      </c>
+      <c r="E120">
+        <v>3.2377</v>
+      </c>
+      <c r="F120">
+        <v>5.6838</v>
+      </c>
+      <c r="G120">
+        <v>0.6754</v>
+      </c>
+      <c r="H120">
+        <v>0.216</v>
+      </c>
+      <c r="I120">
+        <v>0.7009</v>
+      </c>
+      <c r="J120">
+        <v>0.0927</v>
+      </c>
+      <c r="K120">
+        <v>5.239</v>
+      </c>
+      <c r="L120">
+        <v>6.0731</v>
+      </c>
+      <c r="M120">
+        <v>0.5854</v>
+      </c>
+      <c r="N120">
+        <v>1.4824</v>
+      </c>
+      <c r="O120">
+        <v>0.0257</v>
+      </c>
+      <c r="P120">
+        <v>1.5333</v>
+      </c>
+      <c r="Q120">
+        <v>0.0486</v>
+      </c>
+      <c r="R120">
+        <v>3.6382</v>
+      </c>
+      <c r="S120">
+        <v>2.8416</v>
+      </c>
+      <c r="T120">
+        <v>0.2989</v>
+      </c>
+      <c r="U120">
+        <v>0.2602</v>
+      </c>
+      <c r="V120">
+        <v>0.2622</v>
+      </c>
+      <c r="W120">
+        <v>1.1232</v>
+      </c>
+      <c r="X120">
+        <v>0.4642</v>
+      </c>
+      <c r="Y120">
+        <v>2.5973</v>
+      </c>
+      <c r="Z120">
+        <v>0.0749</v>
+      </c>
+      <c r="AA120">
+        <v>1.2228</v>
+      </c>
+      <c r="AB120">
+        <v>0.0446</v>
+      </c>
+      <c r="AC120">
+        <v>0.0594</v>
+      </c>
+      <c r="AD120">
+        <v>0.4737</v>
+      </c>
+      <c r="AE120">
+        <v>3.5497</v>
+      </c>
+      <c r="AF120">
+        <v>0.1377</v>
+      </c>
+      <c r="AG120">
+        <v>0.0984</v>
+      </c>
+      <c r="AH120">
+        <v>0.1022</v>
+      </c>
+      <c r="AI120">
+        <v>4.5912</v>
+      </c>
+      <c r="AJ120">
+        <v>598.3364</v>
+      </c>
+      <c r="AK120">
+        <v>6.2284</v>
+      </c>
+      <c r="AL120">
+        <v>0.2795</v>
+      </c>
+    </row>
+    <row r="121" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>157</v>
+      </c>
+      <c r="B121">
+        <v>1.2524</v>
+      </c>
+      <c r="C121">
+        <v>3.172</v>
+      </c>
+      <c r="D121">
+        <v>0.8894</v>
+      </c>
+      <c r="E121">
+        <v>3.2412</v>
+      </c>
+      <c r="F121">
+        <v>5.6853</v>
+      </c>
+      <c r="G121">
+        <v>0.677</v>
+      </c>
+      <c r="H121">
+        <v>0.216</v>
+      </c>
+      <c r="I121">
+        <v>0.7014</v>
+      </c>
+      <c r="J121">
+        <v>0.0934</v>
+      </c>
+      <c r="K121">
+        <v>5.243</v>
+      </c>
+      <c r="L121">
+        <v>6.0771</v>
+      </c>
+      <c r="M121">
+        <v>0.5865</v>
+      </c>
+      <c r="N121">
+        <v>1.4785</v>
+      </c>
+      <c r="O121">
+        <v>0.0258</v>
+      </c>
+      <c r="P121">
+        <v>1.5386</v>
+      </c>
+      <c r="Q121">
+        <v>0.0486</v>
+      </c>
+      <c r="R121">
+        <v>3.641</v>
+      </c>
+      <c r="S121">
+        <v>2.8412</v>
+      </c>
+      <c r="T121">
+        <v>0.2982</v>
+      </c>
+      <c r="U121">
+        <v>0.2601</v>
+      </c>
+      <c r="V121">
+        <v>0.2629</v>
+      </c>
+      <c r="W121">
+        <v>1.1304</v>
+      </c>
+      <c r="X121">
+        <v>0.463</v>
+      </c>
+      <c r="Y121">
+        <v>2.5982</v>
+      </c>
+      <c r="Z121">
+        <v>0.0752</v>
+      </c>
+      <c r="AA121">
+        <v>1.2221</v>
+      </c>
+      <c r="AB121">
+        <v>0.0447</v>
+      </c>
+      <c r="AC121">
+        <v>0.0592</v>
+      </c>
+      <c r="AD121">
+        <v>0.4728</v>
+      </c>
+      <c r="AE121">
+        <v>3.5552</v>
+      </c>
+      <c r="AF121">
+        <v>0.1382</v>
+      </c>
+      <c r="AG121">
+        <v>0.0985</v>
+      </c>
+      <c r="AH121">
+        <v>0.1025</v>
+      </c>
+      <c r="AI121">
+        <v>4.5997</v>
+      </c>
+      <c r="AJ121">
+        <v>596.5715</v>
+      </c>
+      <c r="AK121">
+        <v>6.2369</v>
+      </c>
+      <c r="AL121">
+        <v>0.2796</v>
+      </c>
+    </row>
+    <row r="122" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>158</v>
+      </c>
+      <c r="B122">
+        <v>1.2528</v>
+      </c>
+      <c r="C122">
+        <v>3.1672</v>
+      </c>
+      <c r="D122">
+        <v>0.8894</v>
+      </c>
+      <c r="E122">
+        <v>3.2315</v>
+      </c>
+      <c r="F122">
+        <v>5.6828</v>
+      </c>
+      <c r="G122">
+        <v>0.6781</v>
+      </c>
+      <c r="H122">
+        <v>0.2162</v>
+      </c>
+      <c r="I122">
+        <v>0.7016</v>
+      </c>
+      <c r="J122">
+        <v>0.0935</v>
+      </c>
+      <c r="K122">
+        <v>5.2438</v>
+      </c>
+      <c r="L122">
+        <v>6.0897</v>
+      </c>
+      <c r="M122">
+        <v>0.5867</v>
+      </c>
+      <c r="N122">
+        <v>1.4727</v>
+      </c>
+      <c r="O122">
+        <v>0.0257</v>
+      </c>
+      <c r="P122">
+        <v>1.5421</v>
+      </c>
+      <c r="Q122">
+        <v>0.0486</v>
+      </c>
+      <c r="R122">
+        <v>3.6415</v>
+      </c>
+      <c r="S122">
+        <v>2.8349</v>
+      </c>
+      <c r="T122">
+        <v>0.2967</v>
+      </c>
+      <c r="U122">
+        <v>0.2602</v>
+      </c>
+      <c r="V122">
+        <v>0.2635</v>
+      </c>
+      <c r="W122">
+        <v>1.1263</v>
+      </c>
+      <c r="X122">
+        <v>0.4641</v>
+      </c>
+      <c r="Y122">
+        <v>2.6022</v>
+      </c>
+      <c r="Z122">
+        <v>0.075</v>
+      </c>
+      <c r="AA122">
+        <v>1.2198</v>
+      </c>
+      <c r="AB122">
+        <v>0.0447</v>
+      </c>
+      <c r="AC122">
+        <v>0.059</v>
+      </c>
+      <c r="AD122">
+        <v>0.4723</v>
+      </c>
+      <c r="AE122">
+        <v>3.5538</v>
+      </c>
+      <c r="AF122">
+        <v>0.1385</v>
+      </c>
+      <c r="AG122">
+        <v>0.0985</v>
+      </c>
+      <c r="AH122">
+        <v>0.1027</v>
+      </c>
+      <c r="AI122">
+        <v>4.601</v>
+      </c>
+      <c r="AJ122">
+        <v>595.4411</v>
+      </c>
+      <c r="AK122">
+        <v>6.2393</v>
+      </c>
+      <c r="AL122">
+        <v>0.2811</v>
+      </c>
+    </row>
+    <row r="123" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>159</v>
+      </c>
+      <c r="B123">
+        <v>1.2531</v>
+      </c>
+      <c r="C123">
+        <v>3.1716</v>
+      </c>
+      <c r="D123">
+        <v>0.8919</v>
+      </c>
+      <c r="E123">
+        <v>3.2359</v>
+      </c>
+      <c r="F123">
+        <v>5.679</v>
+      </c>
+      <c r="G123">
+        <v>0.6774</v>
+      </c>
+      <c r="H123">
+        <v>0.2161</v>
+      </c>
+      <c r="I123">
+        <v>0.7012</v>
+      </c>
+      <c r="J123">
+        <v>0.0937</v>
+      </c>
+      <c r="K123">
+        <v>5.2409</v>
+      </c>
+      <c r="L123">
+        <v>6.0966</v>
+      </c>
+      <c r="M123">
+        <v>0.5867</v>
+      </c>
+      <c r="N123">
+        <v>1.4719</v>
+      </c>
+      <c r="O123">
+        <v>0.0256</v>
+      </c>
+      <c r="P123">
+        <v>1.5456</v>
+      </c>
+      <c r="Q123">
+        <v>0.0484</v>
+      </c>
+      <c r="R123">
+        <v>3.6446</v>
+      </c>
+      <c r="S123">
+        <v>2.8284</v>
+      </c>
+      <c r="T123">
+        <v>0.2955</v>
+      </c>
+      <c r="U123">
+        <v>0.2602</v>
+      </c>
+      <c r="V123">
+        <v>0.2625</v>
+      </c>
+      <c r="W123">
+        <v>1.1242</v>
+      </c>
+      <c r="X123">
+        <v>0.4631</v>
+      </c>
+      <c r="Y123">
+        <v>2.6111</v>
+      </c>
+      <c r="Z123">
+        <v>0.0747</v>
+      </c>
+      <c r="AA123">
+        <v>1.2204</v>
+      </c>
+      <c r="AB123">
+        <v>0.0447</v>
+      </c>
+      <c r="AC123">
+        <v>0.0591</v>
+      </c>
+      <c r="AD123">
+        <v>0.4721</v>
+      </c>
+      <c r="AE123">
+        <v>3.5494</v>
+      </c>
+      <c r="AF123">
+        <v>0.1379</v>
+      </c>
+      <c r="AG123">
+        <v>0.0985</v>
+      </c>
+      <c r="AH123">
+        <v>0.1027</v>
+      </c>
+      <c r="AI123">
+        <v>4.6023</v>
+      </c>
+      <c r="AJ123">
+        <v>589.5791</v>
+      </c>
+      <c r="AK123">
+        <v>6.2379</v>
+      </c>
+      <c r="AL123">
+        <v>0.2803</v>
+      </c>
+    </row>
+    <row r="124" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>160</v>
+      </c>
+      <c r="B124">
+        <v>1.2489</v>
+      </c>
+      <c r="C124">
+        <v>3.1678</v>
+      </c>
+      <c r="D124">
+        <v>0.882</v>
+      </c>
+      <c r="E124">
+        <v>3.2318</v>
+      </c>
+      <c r="F124">
+        <v>5.6992</v>
+      </c>
+      <c r="G124">
+        <v>0.6757</v>
+      </c>
+      <c r="H124">
+        <v>0.2163</v>
+      </c>
+      <c r="I124">
+        <v>0.7005</v>
+      </c>
+      <c r="J124">
+        <v>0.0935</v>
+      </c>
+      <c r="K124">
+        <v>5.2359</v>
+      </c>
+      <c r="L124">
+        <v>6.1206</v>
+      </c>
+      <c r="M124">
+        <v>0.5849</v>
+      </c>
+      <c r="N124">
+        <v>1.4728</v>
+      </c>
+      <c r="O124">
+        <v>0.0255</v>
+      </c>
+      <c r="P124">
+        <v>1.5294</v>
+      </c>
+      <c r="Q124">
+        <v>0.0481</v>
+      </c>
+      <c r="R124">
+        <v>3.6411</v>
+      </c>
+      <c r="S124">
+        <v>2.8457</v>
+      </c>
+      <c r="T124">
+        <v>0.2964</v>
+      </c>
+      <c r="U124">
+        <v>0.2603</v>
+      </c>
+      <c r="V124">
+        <v>0.2615</v>
+      </c>
+      <c r="W124">
+        <v>1.1244</v>
+      </c>
+      <c r="X124">
+        <v>0.4644</v>
+      </c>
+      <c r="Y124">
+        <v>2.6091</v>
+      </c>
+      <c r="Z124">
+        <v>0.0745</v>
+      </c>
+      <c r="AA124">
+        <v>1.2206</v>
+      </c>
+      <c r="AB124">
+        <v>0.0446</v>
+      </c>
+      <c r="AC124">
+        <v>0.0588</v>
+      </c>
+      <c r="AD124">
+        <v>0.4729</v>
+      </c>
+      <c r="AE124">
+        <v>3.5463</v>
+      </c>
+      <c r="AF124">
+        <v>0.1378</v>
+      </c>
+      <c r="AG124">
+        <v>0.098</v>
+      </c>
+      <c r="AH124">
+        <v>0.1023</v>
+      </c>
+      <c r="AI124">
+        <v>4.5875</v>
+      </c>
+      <c r="AJ124">
+        <v>600.0478</v>
+      </c>
+      <c r="AK124">
+        <v>6.2299</v>
+      </c>
+      <c r="AL124">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="125" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>161</v>
+      </c>
+      <c r="B125">
+        <v>1.246</v>
+      </c>
+      <c r="C125">
+        <v>3.175</v>
+      </c>
+      <c r="D125">
+        <v>0.8789</v>
+      </c>
+      <c r="E125">
+        <v>3.2267</v>
+      </c>
+      <c r="F125">
+        <v>5.699</v>
+      </c>
+      <c r="G125">
+        <v>0.6747</v>
+      </c>
+      <c r="H125">
+        <v>0.2165</v>
+      </c>
+      <c r="I125">
+        <v>0.7007</v>
+      </c>
+      <c r="J125">
+        <v>0.0931</v>
+      </c>
+      <c r="K125">
+        <v>5.2374</v>
+      </c>
+      <c r="L125">
+        <v>6.1117</v>
+      </c>
+      <c r="M125">
+        <v>0.5835</v>
+      </c>
+      <c r="N125">
+        <v>1.4827</v>
+      </c>
+      <c r="O125">
+        <v>0.0255</v>
+      </c>
+      <c r="P125">
+        <v>1.5269</v>
+      </c>
+      <c r="Q125">
+        <v>0.0481</v>
+      </c>
+      <c r="R125">
+        <v>3.6421</v>
+      </c>
+      <c r="S125">
+        <v>2.8408</v>
+      </c>
+      <c r="T125">
+        <v>0.2991</v>
+      </c>
+      <c r="U125">
+        <v>0.2602</v>
+      </c>
+      <c r="V125">
+        <v>0.2623</v>
+      </c>
+      <c r="W125">
+        <v>1.1244</v>
+      </c>
+      <c r="X125">
+        <v>0.4659</v>
+      </c>
+      <c r="Y125">
+        <v>2.6148</v>
+      </c>
+      <c r="Z125">
+        <v>0.0745</v>
+      </c>
+      <c r="AA125">
+        <v>1.2215</v>
+      </c>
+      <c r="AB125">
+        <v>0.0446</v>
+      </c>
+      <c r="AC125">
+        <v>0.0592</v>
+      </c>
+      <c r="AD125">
+        <v>0.4745</v>
+      </c>
+      <c r="AE125">
+        <v>3.5453</v>
+      </c>
+      <c r="AF125">
+        <v>0.1381</v>
+      </c>
+      <c r="AG125">
+        <v>0.0977</v>
+      </c>
+      <c r="AH125">
+        <v>0.1025</v>
+      </c>
+      <c r="AI125">
+        <v>4.5761</v>
+      </c>
+      <c r="AJ125">
+        <v>613.827</v>
+      </c>
+      <c r="AK125">
+        <v>6.2215</v>
+      </c>
+      <c r="AL125">
+        <v>0.282</v>
+      </c>
+    </row>
+    <row r="126" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>162</v>
+      </c>
+      <c r="B126">
+        <v>1.2482</v>
+      </c>
+      <c r="C126">
+        <v>3.1771</v>
+      </c>
+      <c r="D126">
+        <v>0.8869</v>
+      </c>
+      <c r="E126">
+        <v>3.2217</v>
+      </c>
+      <c r="F126">
+        <v>5.6879</v>
+      </c>
+      <c r="G126">
+        <v>0.6749</v>
+      </c>
+      <c r="H126">
+        <v>0.2165</v>
+      </c>
+      <c r="I126">
+        <v>0.6999</v>
+      </c>
+      <c r="J126">
+        <v>0.0938</v>
+      </c>
+      <c r="K126">
+        <v>5.2317</v>
+      </c>
+      <c r="L126">
+        <v>6.1118</v>
+      </c>
+      <c r="M126">
+        <v>0.5845</v>
+      </c>
+      <c r="N126">
+        <v>1.4804</v>
+      </c>
+      <c r="O126">
+        <v>0.0255</v>
+      </c>
+      <c r="P126">
+        <v>1.5255</v>
+      </c>
+      <c r="Q126">
+        <v>0.0481</v>
+      </c>
+      <c r="R126">
+        <v>3.6331</v>
+      </c>
+      <c r="S126">
+        <v>2.8242</v>
+      </c>
+      <c r="T126">
+        <v>0.2992</v>
+      </c>
+      <c r="U126">
+        <v>0.2598</v>
+      </c>
+      <c r="V126">
+        <v>0.2623</v>
+      </c>
+      <c r="W126">
+        <v>1.1228</v>
+      </c>
+      <c r="X126">
+        <v>0.4656</v>
+      </c>
+      <c r="Y126">
+        <v>2.6044</v>
+      </c>
+      <c r="Z126">
+        <v>0.0745</v>
+      </c>
+      <c r="AA126">
+        <v>1.2197</v>
+      </c>
+      <c r="AB126">
+        <v>0.0446</v>
+      </c>
+      <c r="AC126">
+        <v>0.059</v>
+      </c>
+      <c r="AD126">
+        <v>0.4741</v>
+      </c>
+      <c r="AE126">
+        <v>3.5433</v>
+      </c>
+      <c r="AF126">
+        <v>0.1375</v>
+      </c>
+      <c r="AG126">
+        <v>0.0978</v>
+      </c>
+      <c r="AH126">
+        <v>0.1028</v>
+      </c>
+      <c r="AI126">
+        <v>4.5842</v>
+      </c>
+      <c r="AJ126">
+        <v>610.5409</v>
+      </c>
+      <c r="AK126">
+        <v>6.2219</v>
+      </c>
+      <c r="AL126">
+        <v>0.2826</v>
+      </c>
+    </row>
+    <row r="127" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>163</v>
+      </c>
+      <c r="B127">
+        <v>1.2474</v>
+      </c>
+      <c r="C127">
+        <v>3.1813</v>
+      </c>
+      <c r="D127">
+        <v>0.8937</v>
+      </c>
+      <c r="E127">
+        <v>3.2233</v>
+      </c>
+      <c r="F127">
+        <v>5.6771</v>
+      </c>
+      <c r="G127">
+        <v>0.6743</v>
+      </c>
+      <c r="H127">
+        <v>0.216</v>
+      </c>
+      <c r="I127">
+        <v>0.7003</v>
+      </c>
+      <c r="J127">
+        <v>0.0939</v>
+      </c>
+      <c r="K127">
+        <v>5.2346</v>
+      </c>
+      <c r="L127">
+        <v>6.1309</v>
+      </c>
+      <c r="M127">
+        <v>0.5842</v>
+      </c>
+      <c r="N127">
+        <v>1.4761</v>
+      </c>
+      <c r="O127">
+        <v>0.0255</v>
+      </c>
+      <c r="P127">
+        <v>1.517</v>
+      </c>
+      <c r="Q127">
+        <v>0.0482</v>
+      </c>
+      <c r="R127">
+        <v>3.6351</v>
+      </c>
+      <c r="S127">
+        <v>2.8293</v>
+      </c>
+      <c r="T127">
+        <v>0.3013</v>
+      </c>
+      <c r="U127">
+        <v>0.2601</v>
+      </c>
+      <c r="V127">
+        <v>0.263</v>
+      </c>
+      <c r="W127">
+        <v>1.1256</v>
+      </c>
+      <c r="X127">
+        <v>0.4676</v>
+      </c>
+      <c r="Y127">
+        <v>2.6068</v>
+      </c>
+      <c r="Z127">
+        <v>0.0746</v>
+      </c>
+      <c r="AA127">
+        <v>1.2191</v>
+      </c>
+      <c r="AB127">
+        <v>0.0446</v>
+      </c>
+      <c r="AC127">
+        <v>0.06</v>
+      </c>
+      <c r="AD127">
+        <v>0.4745</v>
+      </c>
+      <c r="AE127">
+        <v>3.5461</v>
+      </c>
+      <c r="AF127">
+        <v>0.1375</v>
+      </c>
+      <c r="AG127">
+        <v>0.0978</v>
+      </c>
+      <c r="AH127">
+        <v>0.1028</v>
+      </c>
+      <c r="AI127">
+        <v>4.5815</v>
+      </c>
+      <c r="AJ127">
+        <v>608.4601</v>
+      </c>
+      <c r="AK127">
+        <v>6.2231</v>
+      </c>
+      <c r="AL127">
+        <v>0.2821</v>
+      </c>
+    </row>
+    <row r="128" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>164</v>
+      </c>
+      <c r="B128">
+        <v>1.2491</v>
+      </c>
+      <c r="C128">
+        <v>3.176</v>
+      </c>
+      <c r="D128">
+        <v>0.8888</v>
+      </c>
+      <c r="E128">
+        <v>3.2407</v>
+      </c>
+      <c r="F128">
+        <v>5.6801</v>
+      </c>
+      <c r="G128">
+        <v>0.6747</v>
+      </c>
+      <c r="H128">
+        <v>0.2158</v>
+      </c>
+      <c r="I128">
+        <v>0.7003</v>
+      </c>
+      <c r="J128">
+        <v>0.0923</v>
+      </c>
+      <c r="K128">
+        <v>5.2345</v>
+      </c>
+      <c r="L128">
+        <v>6.1237</v>
+      </c>
+      <c r="M128">
+        <v>0.5852</v>
+      </c>
+      <c r="N128">
+        <v>1.4611</v>
+      </c>
+      <c r="O128">
+        <v>0.0255</v>
+      </c>
+      <c r="P128">
+        <v>1.5032</v>
+      </c>
+      <c r="Q128">
+        <v>0.048</v>
+      </c>
+      <c r="R128">
+        <v>3.6503</v>
+      </c>
+      <c r="S128">
+        <v>2.825</v>
+      </c>
+      <c r="T128">
+        <v>0.3042</v>
+      </c>
+      <c r="U128">
+        <v>0.2605</v>
+      </c>
+      <c r="V128">
+        <v>0.2609</v>
+      </c>
+      <c r="W128">
+        <v>1.1252</v>
+      </c>
+      <c r="X128">
+        <v>0.469</v>
+      </c>
+      <c r="Y128">
+        <v>2.6139</v>
+      </c>
+      <c r="Z128">
+        <v>0.0745</v>
+      </c>
+      <c r="AA128">
+        <v>1.2142</v>
+      </c>
+      <c r="AB128">
+        <v>0.0446</v>
+      </c>
+      <c r="AC128">
+        <v>0.0602</v>
+      </c>
+      <c r="AD128">
+        <v>0.473</v>
+      </c>
+      <c r="AE128">
+        <v>3.5466</v>
+      </c>
+      <c r="AF128">
+        <v>0.1371</v>
+      </c>
+      <c r="AG128">
+        <v>0.0979</v>
+      </c>
+      <c r="AH128">
+        <v>0.1031</v>
+      </c>
+      <c r="AI128">
+        <v>4.588</v>
+      </c>
+      <c r="AJ128">
+        <v>597.3024</v>
+      </c>
+      <c r="AK128">
+        <v>6.2261</v>
+      </c>
+      <c r="AL128">
+        <v>0.2796</v>
+      </c>
+    </row>
+    <row r="129" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>165</v>
+      </c>
+      <c r="B129">
+        <v>1.2476</v>
+      </c>
+      <c r="C129">
+        <v>3.1778</v>
+      </c>
+      <c r="D129">
+        <v>0.8896</v>
+      </c>
+      <c r="E129">
+        <v>3.2315</v>
+      </c>
+      <c r="F129">
+        <v>5.6762</v>
+      </c>
+      <c r="G129">
+        <v>0.6745</v>
+      </c>
+      <c r="H129">
+        <v>0.2158</v>
+      </c>
+      <c r="I129">
+        <v>0.7005</v>
+      </c>
+      <c r="J129">
+        <v>0.0923</v>
+      </c>
+      <c r="K129">
+        <v>5.2363</v>
+      </c>
+      <c r="L129">
+        <v>6.1448</v>
+      </c>
+      <c r="M129">
+        <v>0.5847</v>
+      </c>
+      <c r="N129">
+        <v>1.461</v>
+      </c>
+      <c r="O129">
+        <v>0.0253</v>
+      </c>
+      <c r="P129">
+        <v>1.5108</v>
+      </c>
+      <c r="Q129">
+        <v>0.048</v>
+      </c>
+      <c r="R129">
+        <v>3.6566</v>
+      </c>
+      <c r="S129">
+        <v>2.8212</v>
+      </c>
+      <c r="T129">
+        <v>0.3029</v>
+      </c>
+      <c r="U129">
+        <v>0.2607</v>
+      </c>
+      <c r="V129">
+        <v>0.2611</v>
+      </c>
+      <c r="W129">
+        <v>1.124</v>
+      </c>
+      <c r="X129">
+        <v>0.4696</v>
+      </c>
+      <c r="Y129">
+        <v>2.627</v>
+      </c>
+      <c r="Z129">
+        <v>0.0744</v>
+      </c>
+      <c r="AA129">
+        <v>1.2146</v>
+      </c>
+      <c r="AB129">
+        <v>0.0446</v>
+      </c>
+      <c r="AC129">
+        <v>0.0604</v>
+      </c>
+      <c r="AD129">
+        <v>0.4731</v>
+      </c>
+      <c r="AE129">
+        <v>3.5434</v>
+      </c>
+      <c r="AF129">
+        <v>0.137</v>
+      </c>
+      <c r="AG129">
+        <v>0.0975</v>
+      </c>
+      <c r="AH129">
+        <v>0.1029</v>
+      </c>
+      <c r="AI129">
+        <v>4.5824</v>
+      </c>
+      <c r="AJ129">
+        <v>604.826</v>
+      </c>
+      <c r="AK129">
+        <v>6.2244</v>
+      </c>
+      <c r="AL129">
+        <v>0.2797</v>
+      </c>
+    </row>
+    <row r="130" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>166</v>
+      </c>
+      <c r="B130">
+        <v>1.2468</v>
+      </c>
+      <c r="C130">
+        <v>3.1808</v>
+      </c>
+      <c r="D130">
+        <v>0.895</v>
+      </c>
+      <c r="E130">
+        <v>3.2321</v>
+      </c>
+      <c r="F130">
+        <v>5.6768</v>
+      </c>
+      <c r="G130">
+        <v>0.6757</v>
+      </c>
+      <c r="H130">
+        <v>0.2158</v>
+      </c>
+      <c r="I130">
+        <v>0.7002</v>
+      </c>
+      <c r="J130">
+        <v>0.0923</v>
+      </c>
+      <c r="K130">
+        <v>5.2337</v>
+      </c>
+      <c r="L130">
+        <v>6.1421</v>
+      </c>
+      <c r="M130">
+        <v>0.5841</v>
+      </c>
+      <c r="N130">
+        <v>1.4694</v>
+      </c>
+      <c r="O130">
+        <v>0.0253</v>
+      </c>
+      <c r="P130">
+        <v>1.5251</v>
+      </c>
+      <c r="Q130">
+        <v>0.048</v>
+      </c>
+      <c r="R130">
+        <v>3.6497</v>
+      </c>
+      <c r="S130">
+        <v>2.83</v>
+      </c>
+      <c r="T130">
+        <v>0.3044</v>
+      </c>
+      <c r="U130">
+        <v>0.2608</v>
+      </c>
+      <c r="V130">
+        <v>0.2614</v>
+      </c>
+      <c r="W130">
+        <v>1.1254</v>
+      </c>
+      <c r="X130">
+        <v>0.4695</v>
+      </c>
+      <c r="Y130">
+        <v>2.6421</v>
+      </c>
+      <c r="Z130">
+        <v>0.0744</v>
+      </c>
+      <c r="AA130">
+        <v>1.204</v>
+      </c>
+      <c r="AB130">
+        <v>0.0446</v>
+      </c>
+      <c r="AC130">
+        <v>0.0598</v>
+      </c>
+      <c r="AD130">
+        <v>0.4751</v>
+      </c>
+      <c r="AE130">
+        <v>3.5473</v>
+      </c>
+      <c r="AF130">
+        <v>0.1375</v>
+      </c>
+      <c r="AG130">
+        <v>0.0974</v>
+      </c>
+      <c r="AH130">
+        <v>0.1029</v>
+      </c>
+      <c r="AI130">
+        <v>4.5791</v>
+      </c>
+      <c r="AJ130">
+        <v>604.0057</v>
+      </c>
+      <c r="AK130">
+        <v>6.2238</v>
+      </c>
+      <c r="AL130">
+        <v>0.281</v>
+      </c>
+    </row>
+    <row r="131" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>167</v>
+      </c>
+      <c r="B131">
+        <v>1.2471</v>
+      </c>
+      <c r="C131">
+        <v>3.178</v>
+      </c>
+      <c r="D131">
+        <v>0.8965</v>
+      </c>
+      <c r="E131">
+        <v>3.2387</v>
+      </c>
+      <c r="F131">
+        <v>5.6583</v>
+      </c>
+      <c r="G131">
+        <v>0.6755</v>
+      </c>
+      <c r="H131">
+        <v>0.2157</v>
+      </c>
+      <c r="I131">
+        <v>0.7002</v>
+      </c>
+      <c r="J131">
+        <v>0.0912</v>
+      </c>
+      <c r="K131">
+        <v>5.2339</v>
+      </c>
+      <c r="L131">
+        <v>6.1312</v>
+      </c>
+      <c r="M131">
+        <v>0.5843</v>
+      </c>
+      <c r="N131">
+        <v>1.4681</v>
+      </c>
+      <c r="O131">
+        <v>0.0253</v>
+      </c>
+      <c r="P131">
+        <v>1.5131</v>
+      </c>
+      <c r="Q131">
+        <v>0.0479</v>
+      </c>
+      <c r="R131">
+        <v>3.6499</v>
+      </c>
+      <c r="S131">
+        <v>2.8268</v>
+      </c>
+      <c r="T131">
+        <v>0.3065</v>
+      </c>
+      <c r="U131">
+        <v>0.2607</v>
+      </c>
+      <c r="V131">
+        <v>0.262</v>
+      </c>
+      <c r="W131">
+        <v>1.1242</v>
+      </c>
+      <c r="X131">
+        <v>0.4683</v>
+      </c>
+      <c r="Y131">
+        <v>2.6469</v>
+      </c>
+      <c r="Z131">
+        <v>0.0744</v>
+      </c>
+      <c r="AA131">
+        <v>1.2098</v>
+      </c>
+      <c r="AB131">
+        <v>0.0446</v>
+      </c>
+      <c r="AC131">
+        <v>0.0598</v>
+      </c>
+      <c r="AD131">
+        <v>0.4743</v>
+      </c>
+      <c r="AE131">
+        <v>3.5441</v>
+      </c>
+      <c r="AF131">
+        <v>0.1373</v>
+      </c>
+      <c r="AG131">
+        <v>0.0973</v>
+      </c>
+      <c r="AH131">
+        <v>0.1025</v>
+      </c>
+      <c r="AI131">
+        <v>4.5801</v>
+      </c>
+      <c r="AJ131">
+        <v>599.3508</v>
+      </c>
+      <c r="AK131">
+        <v>6.2231</v>
+      </c>
+      <c r="AL131">
+        <v>0.2801</v>
+      </c>
+    </row>
+    <row r="132" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>168</v>
+      </c>
+      <c r="B132">
+        <v>1.2528</v>
+      </c>
+      <c r="C132">
+        <v>3.1989</v>
+      </c>
+      <c r="D132">
+        <v>0.8966</v>
+      </c>
+      <c r="E132">
+        <v>3.2672</v>
+      </c>
+      <c r="F132">
+        <v>5.6669</v>
+      </c>
+      <c r="G132">
+        <v>0.6789</v>
+      </c>
+      <c r="H132">
+        <v>0.2159</v>
+      </c>
+      <c r="I132">
+        <v>0.7017</v>
+      </c>
+      <c r="J132">
+        <v>0.0907</v>
+      </c>
+      <c r="K132">
+        <v>5.2456</v>
+      </c>
+      <c r="L132">
+        <v>6.1572</v>
+      </c>
+      <c r="M132">
+        <v>0.5871</v>
+      </c>
+      <c r="N132">
+        <v>1.4532</v>
+      </c>
+      <c r="O132">
+        <v>0.0254</v>
+      </c>
+      <c r="P132">
+        <v>1.528</v>
+      </c>
+      <c r="Q132">
+        <v>0.0478</v>
+      </c>
+      <c r="R132">
+        <v>3.6631</v>
+      </c>
+      <c r="S132">
+        <v>2.8369</v>
+      </c>
+      <c r="T132">
+        <v>0.3078</v>
+      </c>
+      <c r="U132">
+        <v>0.2612</v>
+      </c>
+      <c r="V132">
+        <v>0.2628</v>
+      </c>
+      <c r="W132">
+        <v>1.1284</v>
+      </c>
+      <c r="X132">
+        <v>0.473</v>
+      </c>
+      <c r="Y132">
+        <v>2.6714</v>
+      </c>
+      <c r="Z132">
+        <v>0.0746</v>
+      </c>
+      <c r="AA132">
+        <v>1.208</v>
+      </c>
+      <c r="AB132">
+        <v>0.0447</v>
+      </c>
+      <c r="AC132">
+        <v>0.0595</v>
+      </c>
+      <c r="AD132">
+        <v>0.4754</v>
+      </c>
+      <c r="AE132">
+        <v>3.5602</v>
+      </c>
+      <c r="AF132">
+        <v>0.1373</v>
+      </c>
+      <c r="AG132">
+        <v>0.0978</v>
+      </c>
+      <c r="AH132">
+        <v>0.1024</v>
+      </c>
+      <c r="AI132">
+        <v>4.6014</v>
+      </c>
+      <c r="AJ132">
+        <v>595.1564</v>
+      </c>
+      <c r="AK132">
+        <v>6.2468</v>
+      </c>
+      <c r="AL132">
+        <v>0.2791</v>
+      </c>
+    </row>
+    <row r="133" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>169</v>
+      </c>
+      <c r="B133">
+        <v>1.2495</v>
+      </c>
+      <c r="C133">
+        <v>3.2066</v>
+      </c>
+      <c r="D133">
+        <v>0.9043</v>
+      </c>
+      <c r="E133">
+        <v>3.2647</v>
+      </c>
+      <c r="F133">
+        <v>5.6615</v>
+      </c>
+      <c r="G133">
+        <v>0.6775</v>
+      </c>
+      <c r="H133">
+        <v>0.2164</v>
+      </c>
+      <c r="I133">
+        <v>0.7011</v>
+      </c>
+      <c r="J133">
+        <v>0.0909</v>
+      </c>
+      <c r="K133">
+        <v>5.2411</v>
+      </c>
+      <c r="L133">
+        <v>6.1458</v>
+      </c>
+      <c r="M133">
+        <v>0.5854</v>
+      </c>
+      <c r="N133">
+        <v>1.4588</v>
+      </c>
+      <c r="O133">
+        <v>0.0254</v>
+      </c>
+      <c r="P133">
+        <v>1.5342</v>
+      </c>
+      <c r="Q133">
+        <v>0.0477</v>
+      </c>
+      <c r="R133">
+        <v>3.6549</v>
+      </c>
+      <c r="S133">
+        <v>2.8271</v>
+      </c>
+      <c r="T133">
+        <v>0.3075</v>
+      </c>
+      <c r="U133">
+        <v>0.2611</v>
+      </c>
+      <c r="V133">
+        <v>0.2635</v>
+      </c>
+      <c r="W133">
+        <v>1.1254</v>
+      </c>
+      <c r="X133">
+        <v>0.472</v>
+      </c>
+      <c r="Y133">
+        <v>2.671</v>
+      </c>
+      <c r="Z133">
+        <v>0.0744</v>
+      </c>
+      <c r="AA133">
+        <v>1.2107</v>
+      </c>
+      <c r="AB133">
+        <v>0.0446</v>
+      </c>
+      <c r="AC133">
+        <v>0.0586</v>
+      </c>
+      <c r="AD133">
+        <v>0.4743</v>
+      </c>
+      <c r="AE133">
+        <v>3.5523</v>
+      </c>
+      <c r="AF133">
+        <v>0.1365</v>
+      </c>
+      <c r="AG133">
+        <v>0.0975</v>
+      </c>
+      <c r="AH133">
+        <v>0.1025</v>
+      </c>
+      <c r="AI133">
+        <v>4.5892</v>
+      </c>
+      <c r="AJ133">
+        <v>594.2945</v>
+      </c>
+      <c r="AK133">
+        <v>6.2342</v>
+      </c>
+      <c r="AL133">
+        <v>0.2803</v>
+      </c>
+    </row>
+    <row r="134" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>170</v>
+      </c>
+      <c r="B134">
+        <v>1.2447</v>
+      </c>
+      <c r="C134">
+        <v>3.199</v>
+      </c>
+      <c r="D134">
+        <v>0.9005</v>
+      </c>
+      <c r="E134">
+        <v>3.2555</v>
+      </c>
+      <c r="F134">
+        <v>5.663</v>
+      </c>
+      <c r="G134">
+        <v>0.6755</v>
+      </c>
+      <c r="H134">
+        <v>0.2166</v>
+      </c>
+      <c r="I134">
+        <v>0.7012</v>
+      </c>
+      <c r="J134">
+        <v>0.0905</v>
+      </c>
+      <c r="K134">
+        <v>5.2414</v>
+      </c>
+      <c r="L134">
+        <v>6.1754</v>
+      </c>
+      <c r="M134">
+        <v>0.5831</v>
+      </c>
+      <c r="N134">
+        <v>1.4565</v>
+      </c>
+      <c r="O134">
+        <v>0.0254</v>
+      </c>
+      <c r="P134">
+        <v>1.5234</v>
+      </c>
+      <c r="Q134">
+        <v>0.0475</v>
+      </c>
+      <c r="R134">
+        <v>3.6602</v>
+      </c>
+      <c r="S134">
+        <v>2.8188</v>
+      </c>
+      <c r="T134">
+        <v>0.3091</v>
+      </c>
+      <c r="U134">
+        <v>0.2609</v>
+      </c>
+      <c r="V134">
+        <v>0.2625</v>
+      </c>
+      <c r="W134">
+        <v>1.1225</v>
+      </c>
+      <c r="X134">
+        <v>0.4729</v>
+      </c>
+      <c r="Y134">
+        <v>2.674</v>
+      </c>
+      <c r="Z134">
+        <v>0.0742</v>
+      </c>
+      <c r="AA134">
+        <v>1.2113</v>
+      </c>
+      <c r="AB134">
+        <v>0.0447</v>
+      </c>
+      <c r="AC134">
+        <v>0.0586</v>
+      </c>
+      <c r="AD134">
+        <v>0.4755</v>
+      </c>
+      <c r="AE134">
+        <v>3.5466</v>
+      </c>
+      <c r="AF134">
+        <v>0.1362</v>
+      </c>
+      <c r="AG134">
+        <v>0.097</v>
+      </c>
+      <c r="AH134">
+        <v>0.1024</v>
+      </c>
+      <c r="AI134">
+        <v>4.5713</v>
+      </c>
+      <c r="AJ134">
+        <v>592.7065</v>
+      </c>
+      <c r="AK134">
+        <v>6.2231</v>
+      </c>
+      <c r="AL134">
+        <v>0.2794</v>
+      </c>
+    </row>
+    <row r="135" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>171</v>
+      </c>
+      <c r="B135">
+        <v>1.2479</v>
+      </c>
+      <c r="C135">
+        <v>3.1951</v>
+      </c>
+      <c r="D135">
+        <v>0.8993</v>
+      </c>
+      <c r="E135">
+        <v>3.2662</v>
+      </c>
+      <c r="F135">
+        <v>5.6741</v>
+      </c>
+      <c r="G135">
+        <v>0.6762</v>
+      </c>
+      <c r="H135">
+        <v>0.2166</v>
+      </c>
+      <c r="I135">
+        <v>0.7013</v>
+      </c>
+      <c r="J135">
+        <v>0.0907</v>
+      </c>
+      <c r="K135">
+        <v>5.2429</v>
+      </c>
+      <c r="L135">
+        <v>6.1598</v>
+      </c>
+      <c r="M135">
+        <v>0.5846</v>
+      </c>
+      <c r="N135">
+        <v>1.4441</v>
+      </c>
+      <c r="O135">
+        <v>0.0256</v>
+      </c>
+      <c r="P135">
+        <v>1.5044</v>
+      </c>
+      <c r="Q135">
+        <v>0.0476</v>
+      </c>
+      <c r="R135">
+        <v>3.6612</v>
+      </c>
+      <c r="S135">
+        <v>2.8219</v>
+      </c>
+      <c r="T135">
+        <v>0.3084</v>
+      </c>
+      <c r="U135">
+        <v>0.2609</v>
+      </c>
+      <c r="V135">
+        <v>0.2623</v>
+      </c>
+      <c r="W135">
+        <v>1.1187</v>
+      </c>
+      <c r="X135">
+        <v>0.474</v>
+      </c>
+      <c r="Y135">
+        <v>2.672</v>
+      </c>
+      <c r="Z135">
+        <v>0.0744</v>
+      </c>
+      <c r="AA135">
+        <v>1.2064</v>
+      </c>
+      <c r="AB135">
+        <v>0.0447</v>
+      </c>
+      <c r="AC135">
+        <v>0.0585</v>
+      </c>
+      <c r="AD135">
+        <v>0.4743</v>
+      </c>
+      <c r="AE135">
+        <v>3.5504</v>
+      </c>
+      <c r="AF135">
+        <v>0.1363</v>
+      </c>
+      <c r="AG135">
+        <v>0.0971</v>
+      </c>
+      <c r="AH135">
+        <v>0.1026</v>
+      </c>
+      <c r="AI135">
+        <v>4.5832</v>
+      </c>
+      <c r="AJ135">
+        <v>588.7371</v>
+      </c>
+      <c r="AK135">
+        <v>6.2305</v>
+      </c>
+      <c r="AL135">
+        <v>0.278</v>
+      </c>
+    </row>
+    <row r="136" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>172</v>
+      </c>
+      <c r="B136">
+        <v>1.2488</v>
+      </c>
+      <c r="C136">
+        <v>3.2098</v>
+      </c>
+      <c r="D136">
+        <v>0.8972</v>
+      </c>
+      <c r="E136">
+        <v>3.2683</v>
+      </c>
+      <c r="F136">
+        <v>5.6745</v>
+      </c>
+      <c r="G136">
+        <v>0.6777</v>
+      </c>
+      <c r="H136">
+        <v>0.2167</v>
+      </c>
+      <c r="I136">
+        <v>0.7012</v>
+      </c>
+      <c r="J136">
+        <v>0.0899</v>
+      </c>
+      <c r="K136">
+        <v>5.2421</v>
+      </c>
+      <c r="L136">
+        <v>6.1748</v>
+      </c>
+      <c r="M136">
+        <v>0.5849</v>
+      </c>
+      <c r="N136">
+        <v>1.4494</v>
+      </c>
+      <c r="O136">
+        <v>0.0255</v>
+      </c>
+      <c r="P136">
+        <v>1.5036</v>
+      </c>
+      <c r="Q136">
+        <v>0.0476</v>
+      </c>
+      <c r="R136">
+        <v>3.6556</v>
+      </c>
+      <c r="S136">
+        <v>2.8237</v>
+      </c>
+      <c r="T136">
+        <v>0.3095</v>
+      </c>
+      <c r="U136">
+        <v>0.2608</v>
+      </c>
+      <c r="V136">
+        <v>0.2623</v>
+      </c>
+      <c r="W136">
+        <v>1.1206</v>
+      </c>
+      <c r="X136">
+        <v>0.4749</v>
+      </c>
+      <c r="Y136">
+        <v>2.6834</v>
+      </c>
+      <c r="Z136">
+        <v>0.0743</v>
+      </c>
+      <c r="AA136">
+        <v>1.2093</v>
+      </c>
+      <c r="AB136">
+        <v>0.0447</v>
+      </c>
+      <c r="AC136">
+        <v>0.0586</v>
+      </c>
+      <c r="AD136">
+        <v>0.4747</v>
+      </c>
+      <c r="AE136">
+        <v>3.5531</v>
+      </c>
+      <c r="AF136">
+        <v>0.1364</v>
+      </c>
+      <c r="AG136">
+        <v>0.0971</v>
+      </c>
+      <c r="AH136">
+        <v>0.1026</v>
+      </c>
+      <c r="AI136">
+        <v>4.5863</v>
+      </c>
+      <c r="AJ136">
+        <v>592.7275</v>
+      </c>
+      <c r="AK136">
+        <v>6.2352</v>
+      </c>
+      <c r="AL136">
+        <v>0.2785</v>
+      </c>
+    </row>
+    <row r="137" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>173</v>
+      </c>
+      <c r="B137">
+        <v>1.2484</v>
+      </c>
+      <c r="C137">
+        <v>3.2207</v>
+      </c>
+      <c r="D137">
+        <v>0.9003</v>
+      </c>
+      <c r="E137">
+        <v>3.2616</v>
+      </c>
+      <c r="F137">
+        <v>5.6619</v>
+      </c>
+      <c r="G137">
+        <v>0.6776</v>
+      </c>
+      <c r="H137">
+        <v>0.2166</v>
+      </c>
+      <c r="I137">
+        <v>0.7007</v>
+      </c>
+      <c r="J137">
+        <v>0.09</v>
+      </c>
+      <c r="K137">
+        <v>5.2384</v>
+      </c>
+      <c r="L137">
+        <v>6.1574</v>
+      </c>
+      <c r="M137">
+        <v>0.5847</v>
+      </c>
+      <c r="N137">
+        <v>1.4545</v>
+      </c>
+      <c r="O137">
+        <v>0.0256</v>
+      </c>
+      <c r="P137">
+        <v>1.5043</v>
+      </c>
+      <c r="Q137">
+        <v>0.0476</v>
+      </c>
+      <c r="R137">
+        <v>3.6632</v>
+      </c>
+      <c r="S137">
+        <v>2.8185</v>
+      </c>
+      <c r="T137">
+        <v>0.3104</v>
+      </c>
+      <c r="U137">
+        <v>0.2606</v>
+      </c>
+      <c r="V137">
+        <v>0.2638</v>
+      </c>
+      <c r="W137">
+        <v>1.1213</v>
+      </c>
+      <c r="X137">
+        <v>0.4769</v>
+      </c>
+      <c r="Y137">
+        <v>2.6873</v>
+      </c>
+      <c r="Z137">
+        <v>0.0742</v>
+      </c>
+      <c r="AA137">
+        <v>1.2103</v>
+      </c>
+      <c r="AB137">
+        <v>0.0446</v>
+      </c>
+      <c r="AC137">
+        <v>0.0584</v>
+      </c>
+      <c r="AD137">
+        <v>0.4744</v>
+      </c>
+      <c r="AE137">
+        <v>3.555</v>
+      </c>
+      <c r="AF137">
+        <v>0.1363</v>
+      </c>
+      <c r="AG137">
+        <v>0.0971</v>
+      </c>
+      <c r="AH137">
+        <v>0.1024</v>
+      </c>
+      <c r="AI137">
+        <v>4.585</v>
+      </c>
+      <c r="AJ137">
+        <v>599.6219</v>
+      </c>
+      <c r="AK137">
+        <v>6.2309</v>
+      </c>
+      <c r="AL137">
+        <v>0.2791</v>
+      </c>
+    </row>
+    <row r="138" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>174</v>
+      </c>
+      <c r="B138">
+        <v>1.2506</v>
+      </c>
+      <c r="C138">
+        <v>3.2122</v>
+      </c>
+      <c r="D138">
+        <v>0.9047</v>
+      </c>
+      <c r="E138">
+        <v>3.2581</v>
+      </c>
+      <c r="F138">
+        <v>5.6521</v>
+      </c>
+      <c r="G138">
+        <v>0.6782</v>
+      </c>
+      <c r="H138">
+        <v>0.2167</v>
+      </c>
+      <c r="I138">
+        <v>0.7008</v>
+      </c>
+      <c r="J138">
+        <v>0.0895</v>
+      </c>
+      <c r="K138">
+        <v>5.2389</v>
+      </c>
+      <c r="L138">
+        <v>6.1407</v>
+      </c>
+      <c r="M138">
+        <v>0.5858</v>
+      </c>
+      <c r="N138">
+        <v>1.4385</v>
+      </c>
+      <c r="O138">
+        <v>0.0257</v>
+      </c>
+      <c r="P138">
+        <v>1.4974</v>
+      </c>
+      <c r="Q138">
+        <v>0.0476</v>
+      </c>
+      <c r="R138">
+        <v>3.6636</v>
+      </c>
+      <c r="S138">
+        <v>2.8173</v>
+      </c>
+      <c r="T138">
+        <v>0.31</v>
+      </c>
+      <c r="U138">
+        <v>0.2609</v>
+      </c>
+      <c r="V138">
+        <v>0.2637</v>
+      </c>
+      <c r="W138">
+        <v>1.1242</v>
+      </c>
+      <c r="X138">
+        <v>0.478</v>
+      </c>
+      <c r="Y138">
+        <v>2.6711</v>
+      </c>
+      <c r="Z138">
+        <v>0.0744</v>
+      </c>
+      <c r="AA138">
+        <v>1.2097</v>
+      </c>
+      <c r="AB138">
+        <v>0.0446</v>
+      </c>
+      <c r="AC138">
+        <v>0.0585</v>
+      </c>
+      <c r="AD138">
+        <v>0.4729</v>
+      </c>
+      <c r="AE138">
+        <v>3.5571</v>
+      </c>
+      <c r="AF138">
+        <v>0.1359</v>
+      </c>
+      <c r="AG138">
+        <v>0.0972</v>
+      </c>
+      <c r="AH138">
+        <v>0.1025</v>
+      </c>
+      <c r="AI138">
+        <v>4.5931</v>
+      </c>
+      <c r="AJ138">
+        <v>607.9948</v>
+      </c>
+      <c r="AK138">
+        <v>6.2348</v>
+      </c>
+      <c r="AL138">
+        <v>0.2789</v>
+      </c>
+    </row>
+    <row r="139" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>175</v>
+      </c>
+      <c r="B139">
+        <v>1.249</v>
+      </c>
+      <c r="C139">
+        <v>3.2113</v>
+      </c>
+      <c r="D139">
+        <v>0.907</v>
+      </c>
+      <c r="E139">
+        <v>3.2585</v>
+      </c>
+      <c r="F139">
+        <v>5.6312</v>
+      </c>
+      <c r="G139">
+        <v>0.6776</v>
+      </c>
+      <c r="H139">
+        <v>0.2164</v>
+      </c>
+      <c r="I139">
+        <v>0.7004</v>
+      </c>
+      <c r="J139">
+        <v>0.0894</v>
+      </c>
+      <c r="K139">
+        <v>5.2356</v>
+      </c>
+      <c r="L139">
+        <v>6.135</v>
+      </c>
+      <c r="M139">
+        <v>0.585</v>
+      </c>
+      <c r="N139">
+        <v>1.4384</v>
+      </c>
+      <c r="O139">
+        <v>0.0256</v>
+      </c>
+      <c r="P139">
+        <v>1.4941</v>
+      </c>
+      <c r="Q139">
+        <v>0.0475</v>
+      </c>
+      <c r="R139">
+        <v>3.651</v>
+      </c>
+      <c r="S139">
+        <v>2.8081</v>
+      </c>
+      <c r="T139">
+        <v>0.3122</v>
+      </c>
+      <c r="U139">
+        <v>0.2612</v>
+      </c>
+      <c r="V139">
+        <v>0.2629</v>
+      </c>
+      <c r="W139">
+        <v>1.1218</v>
+      </c>
+      <c r="X139">
+        <v>0.4784</v>
+      </c>
+      <c r="Y139">
+        <v>2.6602</v>
+      </c>
+      <c r="Z139">
+        <v>0.0743</v>
+      </c>
+      <c r="AA139">
+        <v>1.2101</v>
+      </c>
+      <c r="AB139">
+        <v>0.0446</v>
+      </c>
+      <c r="AC139">
+        <v>0.0585</v>
+      </c>
+      <c r="AD139">
+        <v>0.4724</v>
+      </c>
+      <c r="AE139">
+        <v>3.5547</v>
+      </c>
+      <c r="AF139">
+        <v>0.1357</v>
+      </c>
+      <c r="AG139">
+        <v>0.0969</v>
+      </c>
+      <c r="AH139">
+        <v>0.1023</v>
+      </c>
+      <c r="AI139">
+        <v>4.5872</v>
+      </c>
+      <c r="AJ139">
+        <v>603.6628</v>
+      </c>
+      <c r="AK139">
+        <v>6.2278</v>
+      </c>
+      <c r="AL139">
+        <v>0.2796</v>
+      </c>
+    </row>
+    <row r="140" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>176</v>
+      </c>
+      <c r="B140">
+        <v>1.2518</v>
+      </c>
+      <c r="C140">
+        <v>3.2126</v>
+      </c>
+      <c r="D140">
+        <v>0.9045</v>
+      </c>
+      <c r="E140">
+        <v>3.2644</v>
+      </c>
+      <c r="F140">
+        <v>5.6297</v>
+      </c>
+      <c r="G140">
+        <v>0.6788</v>
+      </c>
+      <c r="H140">
+        <v>0.2166</v>
+      </c>
+      <c r="I140">
+        <v>0.7003</v>
+      </c>
+      <c r="J140">
+        <v>0.0895</v>
+      </c>
+      <c r="K140">
+        <v>5.2348</v>
+      </c>
+      <c r="L140">
+        <v>6.1215</v>
+      </c>
+      <c r="M140">
+        <v>0.5862</v>
+      </c>
+      <c r="N140">
+        <v>1.4434</v>
+      </c>
+      <c r="O140">
+        <v>0.0256</v>
+      </c>
+      <c r="P140">
+        <v>1.5037</v>
+      </c>
+      <c r="Q140">
+        <v>0.0476</v>
+      </c>
+      <c r="R140">
+        <v>3.6556</v>
+      </c>
+      <c r="S140">
+        <v>2.8078</v>
+      </c>
+      <c r="T140">
+        <v>0.3143</v>
+      </c>
+      <c r="U140">
+        <v>0.261</v>
+      </c>
+      <c r="V140">
+        <v>0.2629</v>
+      </c>
+      <c r="W140">
+        <v>1.1238</v>
+      </c>
+      <c r="X140">
+        <v>0.4788</v>
+      </c>
+      <c r="Y140">
+        <v>2.6589</v>
+      </c>
+      <c r="Z140">
+        <v>0.0743</v>
+      </c>
+      <c r="AA140">
+        <v>1.2103</v>
+      </c>
+      <c r="AB140">
+        <v>0.0446</v>
+      </c>
+      <c r="AC140">
+        <v>0.0589</v>
+      </c>
+      <c r="AD140">
+        <v>0.4724</v>
+      </c>
+      <c r="AE140">
+        <v>3.5607</v>
+      </c>
+      <c r="AF140">
+        <v>0.1365</v>
+      </c>
+      <c r="AG140">
+        <v>0.097</v>
+      </c>
+      <c r="AH140">
+        <v>0.1026</v>
+      </c>
+      <c r="AI140">
+        <v>4.5974</v>
+      </c>
+      <c r="AJ140">
+        <v>599.5279</v>
+      </c>
+      <c r="AK140">
+        <v>6.2336</v>
+      </c>
+      <c r="AL140">
+        <v>0.2714</v>
+      </c>
+    </row>
+    <row r="141" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>177</v>
+      </c>
+      <c r="B141">
+        <v>1.2499</v>
+      </c>
+      <c r="C141">
+        <v>3.2149</v>
+      </c>
+      <c r="D141">
+        <v>0.9024</v>
+      </c>
+      <c r="E141">
+        <v>3.2551</v>
+      </c>
+      <c r="F141">
+        <v>5.6344</v>
+      </c>
+      <c r="G141">
+        <v>0.6785</v>
+      </c>
+      <c r="H141">
+        <v>0.2166</v>
+      </c>
+      <c r="I141">
+        <v>0.7</v>
+      </c>
+      <c r="J141">
+        <v>0.0905</v>
+      </c>
+      <c r="K141">
+        <v>5.2327</v>
+      </c>
+      <c r="L141">
+        <v>6.1208</v>
+      </c>
+      <c r="M141">
+        <v>0.5854</v>
+      </c>
+      <c r="N141">
+        <v>1.4556</v>
+      </c>
+      <c r="O141">
+        <v>0.0255</v>
+      </c>
+      <c r="P141">
+        <v>1.5177</v>
+      </c>
+      <c r="Q141">
+        <v>0.0479</v>
+      </c>
+      <c r="R141">
+        <v>3.6644</v>
+      </c>
+      <c r="S141">
+        <v>2.8073</v>
+      </c>
+      <c r="T141">
+        <v>0.3125</v>
+      </c>
+      <c r="U141">
+        <v>0.2607</v>
+      </c>
+      <c r="V141">
+        <v>0.2633</v>
+      </c>
+      <c r="W141">
+        <v>1.1237</v>
+      </c>
+      <c r="X141">
+        <v>0.4748</v>
+      </c>
+      <c r="Y141">
+        <v>2.6617</v>
+      </c>
+      <c r="Z141">
+        <v>0.0744</v>
+      </c>
+      <c r="AA141">
+        <v>1.2125</v>
+      </c>
+      <c r="AB141">
+        <v>0.0446</v>
+      </c>
+      <c r="AC141">
+        <v>0.0588</v>
+      </c>
+      <c r="AD141">
+        <v>0.474</v>
+      </c>
+      <c r="AE141">
+        <v>3.5589</v>
+      </c>
+      <c r="AF141">
+        <v>0.1368</v>
+      </c>
+      <c r="AG141">
+        <v>0.0969</v>
+      </c>
+      <c r="AH141">
+        <v>0.1022</v>
+      </c>
+      <c r="AI141">
+        <v>4.5909</v>
+      </c>
+      <c r="AJ141">
+        <v>604.7416</v>
+      </c>
+      <c r="AK141">
+        <v>6.2286</v>
+      </c>
+      <c r="AL141">
+        <v>0.2748</v>
+      </c>
+    </row>
+    <row r="142" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>178</v>
+      </c>
+      <c r="B142">
+        <v>1.2539</v>
+      </c>
+      <c r="C142">
+        <v>3.2094</v>
+      </c>
+      <c r="D142">
+        <v>0.9008</v>
+      </c>
+      <c r="E142">
+        <v>3.2628</v>
+      </c>
+      <c r="F142">
+        <v>5.6151</v>
+      </c>
+      <c r="G142">
+        <v>0.6802</v>
+      </c>
+      <c r="H142">
+        <v>0.2162</v>
+      </c>
+      <c r="I142">
+        <v>0.6998</v>
+      </c>
+      <c r="J142">
+        <v>0.0911</v>
+      </c>
+      <c r="K142">
+        <v>5.231</v>
+      </c>
+      <c r="L142">
+        <v>6.1178</v>
+      </c>
+      <c r="M142">
+        <v>0.5873</v>
+      </c>
+      <c r="N142">
+        <v>1.4517</v>
+      </c>
+      <c r="O142">
+        <v>0.0255</v>
+      </c>
+      <c r="P142">
+        <v>1.5037</v>
+      </c>
+      <c r="Q142">
+        <v>0.0481</v>
+      </c>
+      <c r="R142">
+        <v>3.6683</v>
+      </c>
+      <c r="S142">
+        <v>2.8103</v>
+      </c>
+      <c r="T142">
+        <v>0.3154</v>
+      </c>
+      <c r="U142">
+        <v>0.2604</v>
+      </c>
+      <c r="V142">
+        <v>0.2635</v>
+      </c>
+      <c r="W142">
+        <v>1.1256</v>
+      </c>
+      <c r="X142">
+        <v>0.4745</v>
+      </c>
+      <c r="Y142">
+        <v>2.6561</v>
+      </c>
+      <c r="Z142">
+        <v>0.0747</v>
+      </c>
+      <c r="AA142">
+        <v>1.209</v>
+      </c>
+      <c r="AB142">
+        <v>0.0446</v>
+      </c>
+      <c r="AC142">
+        <v>0.0586</v>
+      </c>
+      <c r="AD142">
+        <v>0.4728</v>
+      </c>
+      <c r="AE142">
+        <v>3.5609</v>
+      </c>
+      <c r="AF142">
+        <v>0.1369</v>
+      </c>
+      <c r="AG142">
+        <v>0.0971</v>
+      </c>
+      <c r="AH142">
+        <v>0.1024</v>
+      </c>
+      <c r="AI142">
+        <v>4.605</v>
+      </c>
+      <c r="AJ142">
+        <v>596.5952</v>
+      </c>
+      <c r="AK142">
+        <v>6.2381</v>
+      </c>
+      <c r="AL142">
+        <v>0.2743</v>
+      </c>
+    </row>
+    <row r="143" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>179</v>
+      </c>
+      <c r="B143">
+        <v>1.2505</v>
+      </c>
+      <c r="C143">
+        <v>3.1894</v>
+      </c>
+      <c r="D143">
+        <v>0.8954</v>
+      </c>
+      <c r="E143">
+        <v>3.2578</v>
+      </c>
+      <c r="F143">
+        <v>5.6047</v>
+      </c>
+      <c r="G143">
+        <v>0.6789</v>
+      </c>
+      <c r="H143">
+        <v>0.2164</v>
+      </c>
+      <c r="I143">
+        <v>0.7002</v>
+      </c>
+      <c r="J143">
+        <v>0.0907</v>
+      </c>
+      <c r="K143">
+        <v>5.2337</v>
+      </c>
+      <c r="L143">
+        <v>6.1088</v>
+      </c>
+      <c r="M143">
+        <v>0.5856</v>
+      </c>
+      <c r="N143">
+        <v>1.448</v>
+      </c>
+      <c r="O143">
+        <v>0.0254</v>
+      </c>
+      <c r="P143">
+        <v>1.5034</v>
+      </c>
+      <c r="Q143">
+        <v>0.048</v>
+      </c>
+      <c r="R143">
+        <v>3.6805</v>
+      </c>
+      <c r="S143">
+        <v>2.8074</v>
+      </c>
+      <c r="T143">
+        <v>0.3169</v>
+      </c>
+      <c r="U143">
+        <v>0.2604</v>
+      </c>
+      <c r="V143">
+        <v>0.2631</v>
+      </c>
+      <c r="W143">
+        <v>1.123</v>
+      </c>
+      <c r="X143">
+        <v>0.4746</v>
+      </c>
+      <c r="Y143">
+        <v>2.6561</v>
+      </c>
+      <c r="Z143">
+        <v>0.0748</v>
+      </c>
+      <c r="AA143">
+        <v>1.2097</v>
+      </c>
+      <c r="AB143">
+        <v>0.0446</v>
+      </c>
+      <c r="AC143">
+        <v>0.0578</v>
+      </c>
+      <c r="AD143">
+        <v>0.4734</v>
+      </c>
+      <c r="AE143">
+        <v>3.555</v>
+      </c>
+      <c r="AF143">
+        <v>0.1371</v>
+      </c>
+      <c r="AG143">
+        <v>0.0968</v>
+      </c>
+      <c r="AH143">
+        <v>0.1023</v>
+      </c>
+      <c r="AI143">
+        <v>4.5926</v>
+      </c>
+      <c r="AJ143">
+        <v>595.9415</v>
+      </c>
+      <c r="AK143">
+        <v>6.2293</v>
+      </c>
+      <c r="AL143">
+        <v>0.2746</v>
+      </c>
+    </row>
+    <row r="144" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>180</v>
+      </c>
+      <c r="B144">
+        <v>1.2452</v>
+      </c>
+      <c r="C144">
+        <v>3.1899</v>
+      </c>
+      <c r="D144">
+        <v>0.8933</v>
+      </c>
+      <c r="E144">
+        <v>3.2556</v>
+      </c>
+      <c r="F144">
+        <v>5.6187</v>
+      </c>
+      <c r="G144">
+        <v>0.677</v>
+      </c>
+      <c r="H144">
+        <v>0.2169</v>
+      </c>
+      <c r="I144">
+        <v>0.7015</v>
+      </c>
+      <c r="J144">
+        <v>0.0894</v>
+      </c>
+      <c r="K144">
+        <v>5.2439</v>
+      </c>
+      <c r="L144">
+        <v>6.1207</v>
+      </c>
+      <c r="M144">
+        <v>0.583</v>
+      </c>
+      <c r="N144">
+        <v>1.4493</v>
+      </c>
+      <c r="O144">
+        <v>0.0254</v>
+      </c>
+      <c r="P144">
+        <v>1.486</v>
+      </c>
+      <c r="Q144">
+        <v>0.0478</v>
+      </c>
+      <c r="R144">
+        <v>3.6773</v>
+      </c>
+      <c r="S144">
+        <v>2.8004</v>
+      </c>
+      <c r="T144">
+        <v>0.3186</v>
+      </c>
+      <c r="U144">
+        <v>0.261</v>
+      </c>
+      <c r="V144">
+        <v>0.2627</v>
+      </c>
+      <c r="W144">
+        <v>1.1182</v>
+      </c>
+      <c r="X144">
+        <v>0.4779</v>
+      </c>
+      <c r="Y144">
+        <v>2.6687</v>
+      </c>
+      <c r="Z144">
+        <v>0.0743</v>
+      </c>
+      <c r="AA144">
+        <v>1.2173</v>
+      </c>
+      <c r="AB144">
+        <v>0.0447</v>
+      </c>
+      <c r="AC144">
+        <v>0.0573</v>
+      </c>
+      <c r="AD144">
+        <v>0.4755</v>
+      </c>
+      <c r="AE144">
+        <v>3.5468</v>
+      </c>
+      <c r="AF144">
+        <v>0.1361</v>
+      </c>
+      <c r="AG144">
+        <v>0.0962</v>
+      </c>
+      <c r="AH144">
+        <v>0.1025</v>
+      </c>
+      <c r="AI144">
+        <v>4.5732</v>
+      </c>
+      <c r="AJ144">
+        <v>598.6583</v>
+      </c>
+      <c r="AK144">
+        <v>6.22</v>
+      </c>
+      <c r="AL144">
+        <v>0.2758</v>
+      </c>
+    </row>
+    <row r="145" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>181</v>
+      </c>
+      <c r="B145">
+        <v>1.2415</v>
+      </c>
+      <c r="C145">
+        <v>3.2067</v>
+      </c>
+      <c r="D145">
+        <v>0.9008</v>
+      </c>
+      <c r="E145">
+        <v>3.2534</v>
+      </c>
+      <c r="F145">
+        <v>5.642</v>
+      </c>
+      <c r="G145">
+        <v>0.6753</v>
+      </c>
+      <c r="H145">
+        <v>0.2167</v>
+      </c>
+      <c r="I145">
+        <v>0.702</v>
+      </c>
+      <c r="J145">
+        <v>0.0891</v>
+      </c>
+      <c r="K145">
+        <v>5.2473</v>
+      </c>
+      <c r="L145">
+        <v>6.1332</v>
+      </c>
+      <c r="M145">
+        <v>0.5814</v>
+      </c>
+      <c r="N145">
+        <v>1.442</v>
+      </c>
+      <c r="O145">
+        <v>0.0253</v>
+      </c>
+      <c r="P145">
+        <v>1.4939</v>
+      </c>
+      <c r="Q145">
+        <v>0.0478</v>
+      </c>
+      <c r="R145">
+        <v>3.6797</v>
+      </c>
+      <c r="S145">
+        <v>2.8514</v>
+      </c>
+      <c r="T145">
+        <v>0.3173</v>
+      </c>
+      <c r="U145">
+        <v>0.2609</v>
+      </c>
+      <c r="V145">
+        <v>0.263</v>
+      </c>
+      <c r="W145">
+        <v>1.1157</v>
+      </c>
+      <c r="X145">
+        <v>0.4786</v>
+      </c>
+      <c r="Y145">
+        <v>2.6787</v>
+      </c>
+      <c r="Z145">
+        <v>0.0744</v>
+      </c>
+      <c r="AA145">
+        <v>1.2166</v>
+      </c>
+      <c r="AB145">
+        <v>0.0447</v>
+      </c>
+      <c r="AC145">
+        <v>0.0574</v>
+      </c>
+      <c r="AD145">
+        <v>0.4779</v>
+      </c>
+      <c r="AE145">
+        <v>3.554</v>
+      </c>
+      <c r="AF145">
+        <v>0.1365</v>
+      </c>
+      <c r="AG145">
+        <v>0.0959</v>
+      </c>
+      <c r="AH145">
+        <v>0.1021</v>
+      </c>
+      <c r="AI145">
+        <v>4.5595</v>
+      </c>
+      <c r="AJ145">
+        <v>594.6297</v>
+      </c>
+      <c r="AK145">
+        <v>6.2193</v>
+      </c>
+      <c r="AL145">
+        <v>0.2757</v>
+      </c>
+    </row>
+    <row r="146" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>182</v>
+      </c>
+      <c r="B146">
+        <v>1.2388</v>
+      </c>
+      <c r="C146">
+        <v>3.189</v>
+      </c>
+      <c r="D146">
+        <v>0.8964</v>
+      </c>
+      <c r="E146">
+        <v>3.2417</v>
+      </c>
+      <c r="F146">
+        <v>5.6318</v>
+      </c>
+      <c r="G146">
+        <v>0.6738</v>
+      </c>
+      <c r="H146">
+        <v>0.2167</v>
+      </c>
+      <c r="I146">
+        <v>0.7018</v>
+      </c>
+      <c r="J146">
+        <v>0.0905</v>
+      </c>
+      <c r="K146">
+        <v>5.246</v>
+      </c>
+      <c r="L146">
+        <v>6.1231</v>
+      </c>
+      <c r="M146">
+        <v>0.5803</v>
+      </c>
+      <c r="N146">
+        <v>1.4404</v>
+      </c>
+      <c r="O146">
+        <v>0.0255</v>
+      </c>
+      <c r="P146">
+        <v>1.4889</v>
+      </c>
+      <c r="Q146">
+        <v>0.0477</v>
+      </c>
+      <c r="R146">
+        <v>3.6944</v>
+      </c>
+      <c r="S146">
+        <v>2.8989</v>
+      </c>
+      <c r="T146">
+        <v>0.3184</v>
+      </c>
+      <c r="U146">
+        <v>0.2607</v>
+      </c>
+      <c r="V146">
+        <v>0.2627</v>
+      </c>
+      <c r="W146">
+        <v>1.111</v>
+      </c>
+      <c r="X146">
+        <v>0.4775</v>
+      </c>
+      <c r="Y146">
+        <v>2.6707</v>
+      </c>
+      <c r="Z146">
+        <v>0.0747</v>
+      </c>
+      <c r="AA146">
+        <v>1.2195</v>
+      </c>
+      <c r="AB146">
+        <v>0.0447</v>
+      </c>
+      <c r="AC146">
+        <v>0.0571</v>
+      </c>
+      <c r="AD146">
+        <v>0.4775</v>
+      </c>
+      <c r="AE146">
+        <v>3.549</v>
+      </c>
+      <c r="AF146">
+        <v>0.1365</v>
+      </c>
+      <c r="AG146">
+        <v>0.0957</v>
+      </c>
+      <c r="AH146">
+        <v>0.1014</v>
+      </c>
+      <c r="AI146">
+        <v>4.5503</v>
+      </c>
+      <c r="AJ146">
+        <v>593.4384</v>
+      </c>
+      <c r="AK146">
+        <v>6.2174</v>
+      </c>
+      <c r="AL146">
+        <v>0.2759</v>
+      </c>
+    </row>
+    <row r="147" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>183</v>
+      </c>
+      <c r="B147">
+        <v>1.2423</v>
+      </c>
+      <c r="C147">
+        <v>3.2048</v>
+      </c>
+      <c r="D147">
+        <v>0.8964</v>
+      </c>
+      <c r="E147">
+        <v>3.25</v>
+      </c>
+      <c r="F147">
+        <v>5.6303</v>
+      </c>
+      <c r="G147">
+        <v>0.6756</v>
+      </c>
+      <c r="H147">
+        <v>0.2169</v>
+      </c>
+      <c r="I147">
+        <v>0.7023</v>
+      </c>
+      <c r="J147">
+        <v>0.0906</v>
+      </c>
+      <c r="K147">
+        <v>5.2497</v>
+      </c>
+      <c r="L147">
+        <v>6.1318</v>
+      </c>
+      <c r="M147">
+        <v>0.5818</v>
+      </c>
+      <c r="N147">
+        <v>1.4425</v>
+      </c>
+      <c r="O147">
+        <v>0.0253</v>
+      </c>
+      <c r="P147">
+        <v>1.5009</v>
+      </c>
+      <c r="Q147">
+        <v>0.0478</v>
+      </c>
+      <c r="R147">
+        <v>3.697</v>
+      </c>
+      <c r="S147">
+        <v>2.8888</v>
+      </c>
+      <c r="T147">
+        <v>0.3185</v>
+      </c>
+      <c r="U147">
+        <v>0.2611</v>
+      </c>
+      <c r="V147">
+        <v>0.2637</v>
+      </c>
+      <c r="W147">
+        <v>1.1136</v>
+      </c>
+      <c r="X147">
+        <v>0.4796</v>
+      </c>
+      <c r="Y147">
+        <v>2.6788</v>
+      </c>
+      <c r="Z147">
+        <v>0.0746</v>
+      </c>
+      <c r="AA147">
+        <v>1.2173</v>
+      </c>
+      <c r="AB147">
+        <v>0.0447</v>
+      </c>
+      <c r="AC147">
+        <v>0.0563</v>
+      </c>
+      <c r="AD147">
+        <v>0.4769</v>
+      </c>
+      <c r="AE147">
+        <v>3.5542</v>
+      </c>
+      <c r="AF147">
+        <v>0.1365</v>
+      </c>
+      <c r="AG147">
+        <v>0.0959</v>
+      </c>
+      <c r="AH147">
+        <v>0.102</v>
+      </c>
+      <c r="AI147">
+        <v>4.5624</v>
+      </c>
+      <c r="AJ147">
+        <v>593.7278</v>
+      </c>
+      <c r="AK147">
+        <v>6.2271</v>
+      </c>
+      <c r="AL147">
+        <v>0.2763</v>
+      </c>
+    </row>
+    <row r="148" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>184</v>
+      </c>
+      <c r="B148">
+        <v>1.2383</v>
+      </c>
+      <c r="C148">
+        <v>3.2049</v>
+      </c>
+      <c r="D148">
+        <v>0.8869</v>
+      </c>
+      <c r="E148">
+        <v>3.2339</v>
+      </c>
+      <c r="F148">
+        <v>5.621</v>
+      </c>
+      <c r="G148">
+        <v>0.6739</v>
+      </c>
+      <c r="H148">
+        <v>0.2169</v>
+      </c>
+      <c r="I148">
+        <v>0.7022</v>
+      </c>
+      <c r="J148">
+        <v>0.0912</v>
+      </c>
+      <c r="K148">
+        <v>5.2489</v>
+      </c>
+      <c r="L148">
+        <v>6.1244</v>
+      </c>
+      <c r="M148">
+        <v>0.5799</v>
+      </c>
+      <c r="N148">
+        <v>1.4483</v>
+      </c>
+      <c r="O148">
+        <v>0.0254</v>
+      </c>
+      <c r="P148">
+        <v>1.515</v>
+      </c>
+      <c r="Q148">
+        <v>0.0478</v>
+      </c>
+      <c r="R148">
+        <v>3.7016</v>
+      </c>
+      <c r="S148">
+        <v>2.8833</v>
+      </c>
+      <c r="T148">
+        <v>0.3192</v>
+      </c>
+      <c r="U148">
+        <v>0.2614</v>
+      </c>
+      <c r="V148">
+        <v>0.264</v>
+      </c>
+      <c r="W148">
+        <v>1.1109</v>
+      </c>
+      <c r="X148">
+        <v>0.4774</v>
+      </c>
+      <c r="Y148">
+        <v>2.6676</v>
+      </c>
+      <c r="Z148">
+        <v>0.0748</v>
+      </c>
+      <c r="AA148">
+        <v>1.2181</v>
+      </c>
+      <c r="AB148">
+        <v>0.0447</v>
+      </c>
+      <c r="AC148">
+        <v>0.0561</v>
+      </c>
+      <c r="AD148">
+        <v>0.4774</v>
+      </c>
+      <c r="AE148">
+        <v>3.5476</v>
+      </c>
+      <c r="AF148">
+        <v>0.137</v>
+      </c>
+      <c r="AG148">
+        <v>0.0955</v>
+      </c>
+      <c r="AH148">
+        <v>0.1017</v>
+      </c>
+      <c r="AI148">
+        <v>4.548</v>
+      </c>
+      <c r="AJ148">
+        <v>607.9521</v>
+      </c>
+      <c r="AK148">
+        <v>6.2153</v>
+      </c>
+      <c r="AL148">
+        <v>0.2773</v>
+      </c>
+    </row>
+    <row r="149" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>185</v>
+      </c>
+      <c r="B149">
+        <v>1.2391</v>
+      </c>
+      <c r="C149">
+        <v>3.2047</v>
+      </c>
+      <c r="D149">
+        <v>0.8884</v>
+      </c>
+      <c r="E149">
+        <v>3.2492</v>
+      </c>
+      <c r="F149">
+        <v>5.6221</v>
+      </c>
+      <c r="G149">
+        <v>0.6743</v>
+      </c>
+      <c r="H149">
+        <v>0.2171</v>
+      </c>
+      <c r="I149">
+        <v>0.7025</v>
+      </c>
+      <c r="J149">
+        <v>0.0914</v>
+      </c>
+      <c r="K149">
+        <v>5.2513</v>
+      </c>
+      <c r="L149">
+        <v>6.1236</v>
+      </c>
+      <c r="M149">
+        <v>0.5801</v>
+      </c>
+      <c r="N149">
+        <v>1.4457</v>
+      </c>
+      <c r="O149">
+        <v>0.0254</v>
+      </c>
+      <c r="P149">
+        <v>1.5116</v>
+      </c>
+      <c r="Q149">
+        <v>0.0478</v>
+      </c>
+      <c r="R149">
+        <v>3.7033</v>
+      </c>
+      <c r="S149">
+        <v>2.8827</v>
+      </c>
+      <c r="T149">
+        <v>0.3195</v>
+      </c>
+      <c r="U149">
+        <v>0.2619</v>
+      </c>
+      <c r="V149">
+        <v>0.2636</v>
+      </c>
+      <c r="W149">
+        <v>1.1128</v>
+      </c>
+      <c r="X149">
+        <v>0.4772</v>
+      </c>
+      <c r="Y149">
+        <v>2.6755</v>
+      </c>
+      <c r="Z149">
+        <v>0.0748</v>
+      </c>
+      <c r="AA149">
+        <v>1.2219</v>
+      </c>
+      <c r="AB149">
+        <v>0.0447</v>
+      </c>
+      <c r="AC149">
+        <v>0.0558</v>
+      </c>
+      <c r="AD149">
+        <v>0.4805</v>
+      </c>
+      <c r="AE149">
+        <v>3.5499</v>
+      </c>
+      <c r="AF149">
+        <v>0.1377</v>
+      </c>
+      <c r="AG149">
+        <v>0.0956</v>
+      </c>
+      <c r="AH149">
+        <v>0.1016</v>
+      </c>
+      <c r="AI149">
+        <v>4.5507</v>
+      </c>
+      <c r="AJ149">
+        <v>625.397</v>
+      </c>
+      <c r="AK149">
+        <v>6.218</v>
+      </c>
+      <c r="AL149">
+        <v>0.2789</v>
+      </c>
+    </row>
+    <row r="150" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>186</v>
+      </c>
+      <c r="B150">
+        <v>1.2412</v>
+      </c>
+      <c r="C150">
+        <v>3.2094</v>
+      </c>
+      <c r="D150">
+        <v>0.8916</v>
+      </c>
+      <c r="E150">
+        <v>3.2523</v>
+      </c>
+      <c r="F150">
+        <v>5.6244</v>
+      </c>
+      <c r="G150">
+        <v>0.6756</v>
+      </c>
+      <c r="H150">
+        <v>0.2167</v>
+      </c>
+      <c r="I150">
+        <v>0.703</v>
+      </c>
+      <c r="J150">
+        <v>0.0916</v>
+      </c>
+      <c r="K150">
+        <v>5.2554</v>
+      </c>
+      <c r="L150">
+        <v>6.1277</v>
+      </c>
+      <c r="M150">
+        <v>0.5811</v>
+      </c>
+      <c r="N150">
+        <v>1.4367</v>
+      </c>
+      <c r="O150">
+        <v>0.0255</v>
+      </c>
+      <c r="P150">
+        <v>1.5182</v>
+      </c>
+      <c r="Q150">
+        <v>0.0479</v>
+      </c>
+      <c r="R150">
+        <v>3.6854</v>
+      </c>
+      <c r="S150">
+        <v>2.8783</v>
+      </c>
+      <c r="T150">
+        <v>0.3219</v>
+      </c>
+      <c r="U150">
+        <v>0.2621</v>
+      </c>
+      <c r="V150">
+        <v>0.2655</v>
+      </c>
+      <c r="W150">
+        <v>1.1143</v>
+      </c>
+      <c r="X150">
+        <v>0.4785</v>
+      </c>
+      <c r="Y150">
+        <v>2.6778</v>
+      </c>
+      <c r="Z150">
+        <v>0.0748</v>
+      </c>
+      <c r="AA150">
+        <v>1.223</v>
+      </c>
+      <c r="AB150">
+        <v>0.0448</v>
+      </c>
+      <c r="AC150">
+        <v>0.0555</v>
+      </c>
+      <c r="AD150">
+        <v>0.4805</v>
+      </c>
+      <c r="AE150">
+        <v>3.5578</v>
+      </c>
+      <c r="AF150">
+        <v>0.1379</v>
+      </c>
+      <c r="AG150">
+        <v>0.0955</v>
+      </c>
+      <c r="AH150">
+        <v>0.1018</v>
+      </c>
+      <c r="AI150">
+        <v>4.5584</v>
+      </c>
+      <c r="AJ150">
+        <v>632.7824</v>
+      </c>
+      <c r="AK150">
+        <v>6.2252</v>
+      </c>
+      <c r="AL150">
+        <v>0.2804</v>
+      </c>
+    </row>
+    <row r="151" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>187</v>
+      </c>
+      <c r="B151">
+        <v>1.2342</v>
+      </c>
+      <c r="C151">
+        <v>3.2028</v>
+      </c>
+      <c r="D151">
+        <v>0.8913</v>
+      </c>
+      <c r="E151">
+        <v>3.2514</v>
+      </c>
+      <c r="F151">
+        <v>5.6092</v>
+      </c>
+      <c r="G151">
+        <v>0.6722</v>
+      </c>
+      <c r="H151">
+        <v>0.216</v>
+      </c>
+      <c r="I151">
+        <v>0.7009</v>
+      </c>
+      <c r="J151">
+        <v>0.0908</v>
+      </c>
+      <c r="K151">
+        <v>5.2396</v>
+      </c>
+      <c r="L151">
+        <v>6.1178</v>
+      </c>
+      <c r="M151">
+        <v>0.5778</v>
+      </c>
+      <c r="N151">
+        <v>1.442</v>
+      </c>
+      <c r="O151">
+        <v>0.0255</v>
+      </c>
+      <c r="P151">
+        <v>1.512</v>
+      </c>
+      <c r="Q151">
+        <v>0.0476</v>
+      </c>
+      <c r="R151">
+        <v>3.6847</v>
+      </c>
+      <c r="S151">
+        <v>2.8539</v>
+      </c>
+      <c r="T151">
+        <v>0.3197</v>
+      </c>
+      <c r="U151">
+        <v>0.2612</v>
+      </c>
+      <c r="V151">
+        <v>0.2644</v>
+      </c>
+      <c r="W151">
+        <v>1.108</v>
+      </c>
+      <c r="X151">
+        <v>0.4765</v>
+      </c>
+      <c r="Y151">
+        <v>2.6724</v>
+      </c>
+      <c r="Z151">
+        <v>0.0746</v>
+      </c>
+      <c r="AA151">
+        <v>1.2186</v>
+      </c>
+      <c r="AB151">
+        <v>0.0447</v>
+      </c>
+      <c r="AC151">
+        <v>0.0548</v>
+      </c>
+      <c r="AD151">
+        <v>0.4783</v>
+      </c>
+      <c r="AE151">
+        <v>3.5442</v>
+      </c>
+      <c r="AF151">
+        <v>0.1374</v>
+      </c>
+      <c r="AG151">
+        <v>0.0949</v>
+      </c>
+      <c r="AH151">
+        <v>0.1011</v>
+      </c>
+      <c r="AI151">
+        <v>4.5329</v>
+      </c>
+      <c r="AJ151">
+        <v>632.6943</v>
+      </c>
+      <c r="AK151">
+        <v>6.1968</v>
+      </c>
+      <c r="AL151">
+        <v>0.2804</v>
+      </c>
+    </row>
+    <row r="152" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>188</v>
+      </c>
+      <c r="B152">
+        <v>1.2373</v>
+      </c>
+      <c r="C152">
+        <v>3.2061</v>
+      </c>
+      <c r="D152">
+        <v>0.8895</v>
+      </c>
+      <c r="E152">
+        <v>3.2619</v>
+      </c>
+      <c r="F152">
+        <v>5.6027</v>
+      </c>
+      <c r="G152">
+        <v>0.6737</v>
+      </c>
+      <c r="H152">
+        <v>0.2162</v>
+      </c>
+      <c r="I152">
+        <v>0.7013</v>
+      </c>
+      <c r="J152">
+        <v>0.0903</v>
+      </c>
+      <c r="K152">
+        <v>5.2424</v>
+      </c>
+      <c r="L152">
+        <v>6.1368</v>
+      </c>
+      <c r="M152">
+        <v>0.5792</v>
+      </c>
+      <c r="N152">
+        <v>1.4344</v>
+      </c>
+      <c r="O152">
+        <v>0.0255</v>
+      </c>
+      <c r="P152">
+        <v>1.5132</v>
+      </c>
+      <c r="Q152">
+        <v>0.0476</v>
+      </c>
+      <c r="R152">
+        <v>3.6866</v>
+      </c>
+      <c r="S152">
+        <v>2.8531</v>
+      </c>
+      <c r="T152">
+        <v>0.3207</v>
+      </c>
+      <c r="U152">
+        <v>0.2614</v>
+      </c>
+      <c r="V152">
+        <v>0.2651</v>
+      </c>
+      <c r="W152">
+        <v>1.1104</v>
+      </c>
+      <c r="X152">
+        <v>0.4794</v>
+      </c>
+      <c r="Y152">
+        <v>2.6695</v>
+      </c>
+      <c r="Z152">
+        <v>0.0742</v>
+      </c>
+      <c r="AA152">
+        <v>1.2193</v>
+      </c>
+      <c r="AB152">
+        <v>0.0447</v>
+      </c>
+      <c r="AC152">
+        <v>0.0552</v>
+      </c>
+      <c r="AD152">
+        <v>0.4779</v>
+      </c>
+      <c r="AE152">
+        <v>3.5473</v>
+      </c>
+      <c r="AF152">
+        <v>0.137</v>
+      </c>
+      <c r="AG152">
+        <v>0.0951</v>
+      </c>
+      <c r="AH152">
+        <v>0.1013</v>
+      </c>
+      <c r="AI152">
+        <v>4.5444</v>
+      </c>
+      <c r="AJ152">
+        <v>638.8262</v>
+      </c>
+      <c r="AK152">
+        <v>6.2075</v>
+      </c>
+      <c r="AL152">
+        <v>0.2797</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">